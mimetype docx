--- v0 (2025-10-13)
+++ v1 (2026-10-20)
@@ -1,72 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="406D209B" w14:textId="361ED846" w:rsidR="00C4716B" w:rsidRPr="007F1C4D" w:rsidRDefault="00C4716B" w:rsidP="00C4716B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="007F1C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Projektdatenblatt</w:t>
       </w:r>
       <w:r w:rsidR="00EF4BE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PDB)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
@@ -652,88 +658,86 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="257D0EA6" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00C50E1B" w:rsidRDefault="00216DE8" w:rsidP="00CD3747">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37F94DF4" w14:textId="7EC9AE97" w:rsidR="00216DE8" w:rsidRPr="008D6EAF" w:rsidRDefault="00216DE8" w:rsidP="00426743">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D6EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Förder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ziffer (laut Fördersatztabelle)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72304F79" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="008D6EAF" w:rsidRDefault="00216DE8" w:rsidP="00CD3747">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00216DE8" w:rsidRPr="000261CC" w14:paraId="0B41CD7D" w14:textId="77777777" w:rsidTr="00EF4BE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -742,80 +746,78 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="45E32D5F" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00C50E1B" w:rsidRDefault="00216DE8" w:rsidP="00807460">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="539906B7" w14:textId="49A7CFFE" w:rsidR="00216DE8" w:rsidRPr="008D6EAF" w:rsidRDefault="00216DE8" w:rsidP="00807460">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D6EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Förderschwerpunkt LEADER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30A37EBC" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="008D6EAF" w:rsidRDefault="00216DE8" w:rsidP="00CD3747">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00216DE8" w:rsidRPr="008D6EAF" w14:paraId="16283403" w14:textId="77777777" w:rsidTr="00EF4BE5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="24F793EB" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00C50E1B" w:rsidRDefault="00216DE8" w:rsidP="00CD3747">
             <w:pPr>
@@ -950,112 +952,111 @@
       </w:tr>
       <w:tr w:rsidR="00216DE8" w:rsidRPr="000261CC" w14:paraId="11DC0978" w14:textId="77777777" w:rsidTr="00EF4BE5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="17505199" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00C50E1B" w:rsidRDefault="00216DE8" w:rsidP="00714B62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4766" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4653A48A" w14:textId="5F63EB8C" w:rsidR="00216DE8" w:rsidRPr="008D6EAF" w:rsidRDefault="00216DE8" w:rsidP="00714B62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Kontrollkästchen1"/>
+            <w:bookmarkStart w:id="0" w:name="Kontrollkästchen1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1703</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE55F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Durchführung</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE55F7">
@@ -1091,96 +1092,95 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4B4455CB" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00C50E1B" w:rsidRDefault="00216DE8" w:rsidP="00714B62">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4766" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4163F113" w14:textId="7F571818" w:rsidR="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="00714B62">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE55F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BE55F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r w:rsidRPr="00BE55F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE55F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BE55F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2703</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE55F7">
               <w:rPr>
@@ -1207,113 +1207,112 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5A2B3510" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00C50E1B" w:rsidRDefault="00216DE8" w:rsidP="00714B62">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4766" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30EDED62" w14:textId="179C1701" w:rsidR="00216DE8" w:rsidRPr="008D6EAF" w:rsidRDefault="00216DE8" w:rsidP="00714B62">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Kontrollkästchen2"/>
+            <w:bookmarkStart w:id="1" w:name="Kontrollkästchen2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3703</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE55F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Regionalmanagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00216DE8" w:rsidRPr="000261CC" w14:paraId="7463AD69" w14:textId="77777777" w:rsidTr="00EF4BE5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1440,58 +1439,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Interterritorial</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1512,58 +1511,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Transnational</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1618,130 +1617,130 @@
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="499ED72A" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00C50E1B" w:rsidRDefault="00216DE8" w:rsidP="00CD3747">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4766" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43177AB6" w14:textId="29978D6C" w:rsidR="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="0022494C">
+          <w:p w14:paraId="43177AB6" w14:textId="0FAB9063" w:rsidR="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="0022494C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Das Vorhaben </w:t>
             </w:r>
             <w:r w:rsidR="0022494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">wird als </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Leuchtturmprojekts</w:t>
+              <w:t>Leuchtturmprojekt</w:t>
             </w:r>
             <w:r w:rsidR="0022494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vorgeschlagen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00216DE8" w:rsidRPr="008D6EAF" w14:paraId="26C2D1E3" w14:textId="77777777" w:rsidTr="00EF4BE5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="037CD39D" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00C50E1B" w:rsidRDefault="00216DE8" w:rsidP="00CD3747">
             <w:pPr>
               <w:rPr>
@@ -1921,80 +1920,89 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F47F5E" w:rsidRPr="000261CC" w14:paraId="3951D436" w14:textId="77777777" w:rsidTr="00EF4BE5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBECF81" w14:textId="031C46DF" w:rsidR="00F47F5E" w:rsidRPr="000261CC" w:rsidRDefault="00F47F5E" w:rsidP="00BA35F3">
+          <w:p w14:paraId="0CBECF81" w14:textId="6940A3E5" w:rsidR="00F47F5E" w:rsidRPr="000261CC" w:rsidRDefault="003E63FC" w:rsidP="003E63FC">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA35F3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">von der </w:t>
+              <w:t xml:space="preserve">vom </w:t>
             </w:r>
             <w:r w:rsidR="00F908C9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Projektträger/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA35F3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F47F5E" w:rsidRPr="00BA35F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Geschäftsstelle auszufüllen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2503" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27FD7389" w14:textId="72F34703" w:rsidR="00F47F5E" w:rsidRPr="000261CC" w:rsidRDefault="00F47F5E" w:rsidP="00CD3747">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -2838,296 +2846,291 @@
       </w:tr>
       <w:tr w:rsidR="00F47F5E" w:rsidRPr="000261CC" w14:paraId="4A5A1CE0" w14:textId="77777777" w:rsidTr="00EF4BE5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="229E9BDC" w14:textId="77777777" w:rsidR="00F47F5E" w:rsidRDefault="00F47F5E" w:rsidP="00CD3747">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2503" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41E0F4A0" w14:textId="291B97E3" w:rsidR="00F47F5E" w:rsidRPr="00AA59B2" w:rsidRDefault="00F47F5E" w:rsidP="00CD3747">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fördersatz</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA59B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2262" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E158347" w14:textId="77777777" w:rsidR="00F47F5E" w:rsidRPr="00AA59B2" w:rsidRDefault="00F47F5E" w:rsidP="00CD3747">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47F5E" w:rsidRPr="000261CC" w14:paraId="1CA512F6" w14:textId="77777777" w:rsidTr="00EF4BE5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="572EAA6F" w14:textId="77777777" w:rsidR="00F47F5E" w:rsidRPr="00AA59B2" w:rsidRDefault="00F47F5E" w:rsidP="00CD3747">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2503" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E128E5E" w14:textId="496B8EB6" w:rsidR="00F47F5E" w:rsidRPr="00AA59B2" w:rsidRDefault="00F47F5E" w:rsidP="00A62AE1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA59B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zu</w:t>
             </w:r>
             <w:r w:rsidR="00A62AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wendung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2262" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28ECB9EA" w14:textId="77777777" w:rsidR="00F47F5E" w:rsidRPr="00AA59B2" w:rsidRDefault="00F47F5E" w:rsidP="00CD3747">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73610D6C" w14:textId="5EBEE9B5" w:rsidR="00095B7E" w:rsidRDefault="00095B7E" w:rsidP="00FE76ED">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="5003" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="403"/>
+        <w:gridCol w:w="402"/>
         <w:gridCol w:w="2870"/>
-        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="1860"/>
         <w:gridCol w:w="664"/>
         <w:gridCol w:w="296"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="490"/>
         <w:gridCol w:w="546"/>
         <w:gridCol w:w="287"/>
-        <w:gridCol w:w="1150"/>
+        <w:gridCol w:w="1152"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005153EE" w14:paraId="1ADD7FF7" w14:textId="77777777" w:rsidTr="00EF4BE5">
+      <w:tr w:rsidR="005153EE" w14:paraId="1ADD7FF7" w14:textId="77777777" w:rsidTr="00D47341">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="223" w:type="pct"/>
+            <w:tcW w:w="222" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="35C70E8B" w14:textId="51DC6219" w:rsidR="005153EE" w:rsidRPr="000D0B1E" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA35F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>von der Geschäftsstelle auszufüllen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4777" w:type="pct"/>
+            <w:tcW w:w="4778" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24959E10" w14:textId="451F1242" w:rsidR="005153EE" w:rsidRPr="000D0B1E" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Angaben für das Monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005153EE" w14:paraId="42C5585B" w14:textId="77777777" w:rsidTr="00EF4BE5">
+      <w:tr w:rsidR="005153EE" w14:paraId="42C5585B" w14:textId="77777777" w:rsidTr="00D47341">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="601"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="223" w:type="pct"/>
+            <w:tcW w:w="222" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="16289169" w14:textId="77777777" w:rsidR="005153EE" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C0DDF3D" w14:textId="2A54E6D7" w:rsidR="005153EE" w:rsidRPr="00FE76ED" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ist das Vorhaben im lokalen Kontext innovativ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
@@ -3147,185 +3150,184 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="pct"/>
+            <w:tcW w:w="1364" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B3A330D" w14:textId="2031C8AB" w:rsidR="005153EE" w:rsidRPr="00FE76ED" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005153EE" w14:paraId="039D80BE" w14:textId="77777777" w:rsidTr="00EF4BE5">
+      <w:tr w:rsidR="005153EE" w14:paraId="039D80BE" w14:textId="77777777" w:rsidTr="00D47341">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1088"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="223" w:type="pct"/>
+            <w:tcW w:w="222" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="38018D18" w14:textId="77777777" w:rsidR="005153EE" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13F96B32" w14:textId="750D7529" w:rsidR="005153EE" w:rsidRPr="002F6B4A" w:rsidRDefault="005153EE" w:rsidP="002F6B4A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6B4A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Das Vorhaben deckt folgende Ziele/Bereiche entsprechend der Ergebnisindikatoren ab</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Mehrfachnennungen möglich)</w:t>
@@ -3362,58 +3364,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziel 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1465FB49" w14:textId="77777777" w:rsidR="005153EE" w:rsidRPr="008E07FC" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
@@ -3437,58 +3439,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziel 2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12D7AB97" w14:textId="77777777" w:rsidR="005153EE" w:rsidRPr="008E07FC" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
@@ -3512,58 +3514,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziel 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3600,58 +3602,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziel 4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CB3C23B" w14:textId="77777777" w:rsidR="005153EE" w:rsidRPr="008E07FC" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
@@ -3677,58 +3679,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziel 5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E0EA7D5" w14:textId="77777777" w:rsidR="005153EE" w:rsidRPr="008E07FC" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
@@ -3754,145 +3756,145 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziel 6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3489BB0B" w14:textId="77777777" w:rsidR="005153EE" w:rsidRPr="008E07FC" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="791" w:type="pct"/>
+            <w:tcW w:w="792" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18BAFB1D" w14:textId="682A2381" w:rsidR="005153EE" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:ind w:left="-4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziel 7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58404DAB" w14:textId="77777777" w:rsidR="005153EE" w:rsidRPr="008E07FC" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
@@ -3918,58 +3920,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziel 8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="648E1801" w14:textId="77777777" w:rsidR="005153EE" w:rsidRPr="008E07FC" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
@@ -3995,218 +3997,217 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziel 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005153EE" w14:paraId="606A300A" w14:textId="77777777" w:rsidTr="00EF4BE5">
+      <w:tr w:rsidR="005153EE" w14:paraId="606A300A" w14:textId="77777777" w:rsidTr="00D47341">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="223" w:type="pct"/>
+            <w:tcW w:w="222" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="31360BAF" w14:textId="77777777" w:rsidR="005153EE" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="791896E8" w14:textId="2E8EA3FE" w:rsidR="005153EE" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3193" w:type="pct"/>
+            <w:tcW w:w="3195" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FEF750C" w14:textId="1A181A88" w:rsidR="005153EE" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:ind w:left="2976"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziel 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005153EE" w14:paraId="73FD3B31" w14:textId="77777777" w:rsidTr="00EF4BE5">
+      <w:tr w:rsidR="005153EE" w14:paraId="73FD3B31" w14:textId="77777777" w:rsidTr="00D47341">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="959"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="223" w:type="pct"/>
+            <w:tcW w:w="222" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="02BFA8EB" w14:textId="77777777" w:rsidR="005153EE" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27DB84B6" w14:textId="016B0C33" w:rsidR="005153EE" w:rsidRPr="00781916" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4255,165 +4256,165 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="pct"/>
+            <w:tcW w:w="1364" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CD8CB55" w14:textId="6FC9E3EC" w:rsidR="005153EE" w:rsidRPr="004A4048" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005153EE" w14:paraId="7779D199" w14:textId="77777777" w:rsidTr="00EF4BE5">
+      <w:tr w:rsidR="005153EE" w14:paraId="7779D199" w14:textId="77777777" w:rsidTr="00D47341">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="223" w:type="pct"/>
+            <w:tcW w:w="222" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="17477258" w14:textId="77777777" w:rsidR="005153EE" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1583" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F9BC95C" w14:textId="0DBFEF2E" w:rsidR="005153EE" w:rsidRPr="00781916" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4446,436 +4447,634 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="pct"/>
+            <w:tcW w:w="1364" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E37385C" w14:textId="517A0989" w:rsidR="005153EE" w:rsidRPr="004A4048" w:rsidRDefault="005153EE" w:rsidP="00BA35F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005153EE" w14:paraId="34B26699" w14:textId="77777777" w:rsidTr="00EF4BE5">
+      <w:tr w:rsidR="00D47341" w14:paraId="19E92F40" w14:textId="77777777" w:rsidTr="00D47341">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1152"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="759833C7" w14:textId="77777777" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B074663" w14:textId="7C95FE62" w:rsidR="00D47341" w:rsidRDefault="008E6820" w:rsidP="008E6820">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fördert das Vorhaben</w:t>
+            </w:r>
+            <w:r w:rsidR="00D47341">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> die Verbindung und Zusammenarbeit lokaler Akteure?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1831" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11242FCA" w14:textId="78015C92" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1364" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="344A1A8C" w14:textId="6749326A" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47341" w14:paraId="34B26699" w14:textId="77777777" w:rsidTr="00D47341">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="223" w:type="pct"/>
+            <w:tcW w:w="222" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6BB6C6" w14:textId="77777777" w:rsidR="005153EE" w:rsidRDefault="005153EE" w:rsidP="005153EE">
-[...11 lines deleted...]
-            <w:tcW w:w="4777" w:type="pct"/>
+          <w:p w14:paraId="2D6BB6C6" w14:textId="77777777" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4778" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1855F55B" w14:textId="7C1F4F22" w:rsidR="005153EE" w:rsidRPr="00FC76AC" w:rsidRDefault="005153EE" w:rsidP="005153EE">
+          <w:p w14:paraId="1855F55B" w14:textId="7C1F4F22" w:rsidR="00D47341" w:rsidRPr="00FC76AC" w:rsidRDefault="00D47341" w:rsidP="00D47341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC76AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Falls durch das Projekt Arbeitsplätze gesichert oder Beschäftigung geschaffen werden soll:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F192E" w14:paraId="44CF8D2A" w14:textId="69674B70" w:rsidTr="00EF4BE5">
+      <w:tr w:rsidR="00D47341" w14:paraId="44CF8D2A" w14:textId="69674B70" w:rsidTr="00D47341">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="223" w:type="pct"/>
+            <w:tcW w:w="222" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4143D8E9" w14:textId="77777777" w:rsidR="002F192E" w:rsidRDefault="002F192E" w:rsidP="005153EE">
+          <w:p w14:paraId="4143D8E9" w14:textId="77777777" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62E52A93" w14:textId="579FE4BA" w:rsidR="002F192E" w:rsidRDefault="002F192E" w:rsidP="005153EE">
+          <w:p w14:paraId="62E52A93" w14:textId="579FE4BA" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anzahl gesicherter Arbeitsplätze durch das Vorhaben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C9F31A2" w14:textId="77777777" w:rsidR="002F192E" w:rsidRDefault="002F192E" w:rsidP="005153EE">
+          <w:p w14:paraId="0C9F31A2" w14:textId="77777777" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="523FBA5D" w14:textId="2C16979A" w:rsidR="002F192E" w:rsidRDefault="002F192E" w:rsidP="005153EE">
+          <w:p w14:paraId="523FBA5D" w14:textId="2C16979A" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gesamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71DD698F" w14:textId="77777777" w:rsidR="002F192E" w:rsidRDefault="002F192E" w:rsidP="005153EE">
-[...14 lines deleted...]
-          <w:p w14:paraId="562782BE" w14:textId="79C2B53A" w:rsidR="002F192E" w:rsidRDefault="002F192E" w:rsidP="005153EE">
+          <w:p w14:paraId="71DD698F" w14:textId="77777777" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="562782BE" w14:textId="79C2B53A" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Davon Frauen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F192E" w14:paraId="57A3D3FA" w14:textId="430809CB" w:rsidTr="00EF4BE5">
+      <w:tr w:rsidR="00D47341" w14:paraId="57A3D3FA" w14:textId="430809CB" w:rsidTr="00D47341">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="223" w:type="pct"/>
+            <w:tcW w:w="222" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38120CC3" w14:textId="77777777" w:rsidR="002F192E" w:rsidRDefault="002F192E" w:rsidP="005153EE">
+          <w:p w14:paraId="38120CC3" w14:textId="77777777" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="278069F6" w14:textId="2B94DF1B" w:rsidR="002F192E" w:rsidRDefault="002F192E" w:rsidP="005153EE">
+          <w:p w14:paraId="278069F6" w14:textId="2B94DF1B" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zusätzliche Mitarbeiter/-innen (geplante Anzahl)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="529" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="046DC309" w14:textId="77777777" w:rsidR="002F192E" w:rsidRDefault="002F192E" w:rsidP="005153EE">
+          <w:p w14:paraId="046DC309" w14:textId="77777777" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01DFDA62" w14:textId="093FEAF9" w:rsidR="002F192E" w:rsidRDefault="002F192E" w:rsidP="005153EE">
+          <w:p w14:paraId="01DFDA62" w14:textId="093FEAF9" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gesamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03C9983A" w14:textId="77777777" w:rsidR="002F192E" w:rsidRDefault="002F192E" w:rsidP="005153EE">
-[...14 lines deleted...]
-          <w:p w14:paraId="67E1AC82" w14:textId="742615F7" w:rsidR="002F192E" w:rsidRDefault="002F192E" w:rsidP="005153EE">
+          <w:p w14:paraId="03C9983A" w14:textId="77777777" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="634" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E1AC82" w14:textId="742615F7" w:rsidR="00D47341" w:rsidRDefault="00D47341" w:rsidP="00D47341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Davon Frauen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45A22DAF" w14:textId="681E6911" w:rsidR="00784480" w:rsidRDefault="00784480">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
@@ -4916,589 +5115,610 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="3174"/>
         <w:gridCol w:w="1021"/>
         <w:gridCol w:w="627"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="1353"/>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="1124"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="77E00181" w14:textId="77777777" w:rsidTr="00130F11">
+      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="77E00181" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7671D628" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="00BA35F3" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="7671D628" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="00BA35F3" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>vom Projektträger auszufüllen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0831C1AF" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="0831C1AF" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000261CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Antragssteller</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/-in</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="2EC7D640" w14:textId="77777777" w:rsidTr="00130F11">
+      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="2EC7D640" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="67A6B523" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="67A6B523" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="017FE28D" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="017FE28D" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000261CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2222DEBE" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="2222DEBE" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="29E364B6" w14:textId="77777777" w:rsidTr="00130F11">
+      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="29E364B6" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="43730F35" w14:textId="77777777" w:rsidR="00657515" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="43730F35" w14:textId="77777777" w:rsidR="00657515" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="301B3E0F" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="301B3E0F" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Straße</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2028807F" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="2028807F" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CD640B5" w14:textId="6325709B" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F7428B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Haus-Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="527D3EE9" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="527D3EE9" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="3857A44A" w14:textId="77777777" w:rsidTr="00130F11">
+      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="3857A44A" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="139B5B75" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="139B5B75" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1059F7" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="4A1059F7" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000261CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PLZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="705836FD" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="705836FD" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03427516" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="03427516" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2028" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27927322" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="27927322" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="7D4EACFF" w14:textId="77777777" w:rsidTr="00130F11">
+      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="7D4EACFF" w14:textId="77777777" w:rsidTr="00523A4E">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:hRule="exact" w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1546798F" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="1546798F" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB23226" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="4BB23226" w14:textId="0353B55E" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="003E63FC" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000261CC">
-[...5 lines deleted...]
-              <w:t>UD-Nummer</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BNR-ZD</w:t>
+            </w:r>
+            <w:r w:rsidR="00657515" w:rsidRPr="000261CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-Nummer</w:t>
+            </w:r>
+            <w:r w:rsidR="00523A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00523A4E" w:rsidRPr="00523A4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(=UD-Nummer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3AB56C" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="0E3AB56C" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="62F31AD7" w14:textId="77777777" w:rsidTr="00130F11">
+      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="62F31AD7" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3338354D" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="3338354D" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E61A6EA" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E61A6EA" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000261CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geschlecht</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE0B7D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(nur Privatpersonen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="909" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="534D0D9D" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="534D0D9D" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1486" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E101920" w14:textId="30C62DAF" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F7428B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000261CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5522,2323 +5742,2543 @@
             </w:r>
             <w:r w:rsidRPr="00AC4EA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE0B7D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Privatpersonen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AA0B957" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA0B957" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="1785CC51" w14:textId="77777777" w:rsidTr="00130F11">
+      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="1785CC51" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="23599AF3" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="23599AF3" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9A24E2" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="3F9A24E2" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000261CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ansprechpartner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/-in</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="5962114C" w14:textId="77777777" w:rsidTr="00130F11">
+      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="5962114C" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="02FC0D94" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="02FC0D94" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA1AB8D" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="1AA1AB8D" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000261CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="473F1053" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="473F1053" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="1FBF2244" w14:textId="77777777" w:rsidTr="00130F11">
+      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="1FBF2244" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="223E85F3" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="223E85F3" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A57FFC" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="53A57FFC" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000261CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2BD60B" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="0F2BD60B" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="2BE1639F" w14:textId="77777777" w:rsidTr="00130F11">
+      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="2BE1639F" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="02923C03" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="02923C03" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F14E022" w14:textId="57333C20" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="005862E8" w:rsidP="00F61074">
+          <w:p w14:paraId="3F14E022" w14:textId="57333C20" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="005862E8" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE7562B" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="1EE7562B" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="37B0E483" w14:textId="77777777" w:rsidTr="00130F11">
+      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="37B0E483" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="00B7A6DA" w14:textId="77777777" w:rsidR="00657515" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="00B7A6DA" w14:textId="77777777" w:rsidR="00657515" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2088B5BD" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="2088B5BD" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Investitionsort (falls abweichend vom Wohnort)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="74DE9967" w14:textId="77777777" w:rsidTr="00130F11">
+      <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="74DE9967" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="183B3432" w14:textId="77777777" w:rsidR="00657515" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="183B3432" w14:textId="77777777" w:rsidR="00657515" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="324E1F9B" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="324E1F9B" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Straße</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1F550C" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="7A1F550C" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F0EA21A" w14:textId="4838F021" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F7428B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Haus-Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6D72ED" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="0F6D72ED" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657515" w:rsidRPr="000261CC" w14:paraId="2D024649" w14:textId="77777777" w:rsidTr="00657515">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB0042C" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="1AB0042C" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9CDA48" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="6D9CDA48" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000261CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PLZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="356EF53E" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="356EF53E" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC31360" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="7CC31360" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2105" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62CB517E" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="00F61074">
+          <w:p w14:paraId="62CB517E" w14:textId="77777777" w:rsidR="00657515" w:rsidRPr="000261CC" w:rsidRDefault="00657515" w:rsidP="006245DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68B50B90" w14:textId="77777777" w:rsidR="007F1C4D" w:rsidRDefault="007F1C4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="5003" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="423"/>
         <w:gridCol w:w="3540"/>
-        <w:gridCol w:w="2695"/>
-        <w:gridCol w:w="2406"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="996"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="1705"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D36683" w14:paraId="34D3D3C9" w14:textId="77777777" w:rsidTr="00A45BAC">
+      <w:tr w:rsidR="006245DE" w14:paraId="34D3D3C9" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="235" w:type="pct"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="215BD64D" w14:textId="622C8AAE" w:rsidR="00D36683" w:rsidRPr="000D0B1E" w:rsidRDefault="00D36683" w:rsidP="00D36683">
+          <w:p w14:paraId="215BD64D" w14:textId="622C8AAE" w:rsidR="006245DE" w:rsidRPr="000D0B1E" w:rsidRDefault="006245DE" w:rsidP="00D36683">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>vom</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA35F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Projektträger </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA35F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>auszufüllen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4765" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4766" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B390078" w14:textId="77777777" w:rsidR="00D36683" w:rsidRPr="000D0B1E" w:rsidRDefault="00D36683" w:rsidP="00F61074">
+          <w:p w14:paraId="5B390078" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="000D0B1E" w:rsidRDefault="006245DE" w:rsidP="006245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D0B1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Weitere Informationen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36683" w14:paraId="3C3D6633" w14:textId="77777777" w:rsidTr="00A45BAC">
+      <w:tr w:rsidR="006245DE" w14:paraId="3C3D6633" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="945"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="235" w:type="pct"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="540B9E24" w14:textId="77777777" w:rsidR="00D36683" w:rsidRPr="0028136C" w:rsidRDefault="00D36683" w:rsidP="00D36683">
+          <w:p w14:paraId="540B9E24" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="0028136C" w:rsidRDefault="006245DE" w:rsidP="00D36683">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBEC044" w14:textId="7994BC72" w:rsidR="00D36683" w:rsidRPr="000A6480" w:rsidRDefault="00D36683" w:rsidP="00F908C9">
+          <w:p w14:paraId="5CBEC044" w14:textId="7994BC72" w:rsidR="006245DE" w:rsidRPr="000A6480" w:rsidRDefault="006245DE" w:rsidP="00F908C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6480">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ist geplant zur Finanzierung einen Kredit in Anspruch zu nehmen</w:t>
             </w:r>
-            <w:r w:rsidR="00F908C9">
-[...13 lines deleted...]
-              <w:t>beinhaltet</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, der einen Subventionswert beinhaltet</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6480">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1486" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1CE2CDD7" w14:textId="1E09DCDC" w:rsidR="00D36683" w:rsidRDefault="00D36683" w:rsidP="00D36683">
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE2CDD7" w14:textId="1E09DCDC" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="00D36683">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="43FF827A" w14:textId="10A17288" w:rsidR="00D36683" w:rsidRDefault="00D36683" w:rsidP="00D36683">
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FF827A" w14:textId="10A17288" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="00D36683">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7C8B" w14:paraId="1F95A7BE" w14:textId="77777777" w:rsidTr="00216DE8">
+      <w:tr w:rsidR="006245DE" w14:paraId="1F95A7BE" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="235" w:type="pct"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="06A9E7C1" w14:textId="77777777" w:rsidR="00AD7C8B" w:rsidRPr="0028136C" w:rsidRDefault="00AD7C8B" w:rsidP="00D36683">
+          <w:p w14:paraId="06A9E7C1" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="0028136C" w:rsidRDefault="006245DE" w:rsidP="00D36683">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2C8A4A" w14:textId="01752840" w:rsidR="00AD7C8B" w:rsidRPr="000A6480" w:rsidRDefault="00AD7C8B" w:rsidP="00D36683">
+          <w:p w14:paraId="3F2C8A4A" w14:textId="01752840" w:rsidR="006245DE" w:rsidRPr="000A6480" w:rsidRDefault="006245DE" w:rsidP="00D36683">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6480">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn ja, welcher (z.B. </w:t>
             </w:r>
             <w:r w:rsidRPr="003519D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>KfW, L-Bank):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2813" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="72AE30DE" w14:textId="77777777" w:rsidR="00AD7C8B" w:rsidRDefault="00AD7C8B" w:rsidP="00D36683">
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72AE30DE" w14:textId="77777777" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="00D36683">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216DE8" w14:paraId="762D8892" w14:textId="77777777" w:rsidTr="00216DE8">
+      <w:tr w:rsidR="006245DE" w14:paraId="762D8892" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="235" w:type="pct"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="37AFB468" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="0028136C" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="37AFB468" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="0028136C" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA8D724" w14:textId="23795760" w:rsidR="00216DE8" w:rsidRPr="000A6480" w:rsidRDefault="005862E8" w:rsidP="00216DE8">
-[...37 lines deleted...]
-              <w:t>EU- oder Landesmittel enthalten?</w:t>
+          <w:p w14:paraId="6AA8D724" w14:textId="23795760" w:rsidR="006245DE" w:rsidRPr="000A6480" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sind im Kredit weitere EU- oder Landesmittel enthalten?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1486" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0494C71C" w14:textId="0946D3F9" w:rsidR="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0494C71C" w14:textId="0946D3F9" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A52665A" w14:textId="7D3EA0BD" w:rsidR="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A52665A" w14:textId="7D3EA0BD" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216DE8" w14:paraId="036CD888" w14:textId="77777777" w:rsidTr="00A45BAC">
+      <w:tr w:rsidR="006245DE" w14:paraId="036CD888" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="235" w:type="pct"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="780E53D3" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="0028136C" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="780E53D3" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="0028136C" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B2B6F1" w14:textId="6CE4683B" w:rsidR="00216DE8" w:rsidRPr="00216DE8" w:rsidRDefault="00F908C9" w:rsidP="00F908C9">
+          <w:p w14:paraId="58B2B6F1" w14:textId="6CE4683B" w:rsidR="006245DE" w:rsidRPr="00216DE8" w:rsidRDefault="006245DE" w:rsidP="00F908C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Art der </w:t>
             </w:r>
-            <w:r w:rsidR="00216DE8" w:rsidRPr="00216DE8">
+            <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Förderung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1486" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5B212DF7" w14:textId="6FACDC88" w:rsidR="00216DE8" w:rsidRPr="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B212DF7" w14:textId="6FACDC88" w:rsidR="006245DE" w:rsidRPr="00216DE8" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r w:rsidRPr="00216DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tilgungszuschuss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="22ED4495" w14:textId="5800B72F" w:rsidR="00216DE8" w:rsidRPr="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22ED4495" w14:textId="5800B72F" w:rsidR="006245DE" w:rsidRPr="00216DE8" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r w:rsidRPr="00216DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zinsermäßigung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216DE8" w14:paraId="430CA477" w14:textId="77777777" w:rsidTr="003519D6">
+      <w:tr w:rsidR="006245DE" w14:paraId="430CA477" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="235" w:type="pct"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2A046A9F" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="0028136C" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="2A046A9F" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="0028136C" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="067B160E" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="000A6480" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="067B160E" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="000A6480" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6480">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Liegt das Vorhaben in einem Sanierungsgebiet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1486" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3B09C4B8" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00781916" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B09C4B8" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="00781916" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00CC9213" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="004A4048" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CC9213" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="004A4048" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216DE8" w14:paraId="29157A3E" w14:textId="77777777" w:rsidTr="003519D6">
+      <w:tr w:rsidR="006245DE" w14:paraId="29157A3E" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="967"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="235" w:type="pct"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="570E4099" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="0028136C" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="570E4099" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="0028136C" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58D10AF1" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="000A6480" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="58D10AF1" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="000A6480" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6480">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sind Genehmigungen für die Umsetzung des Vorhabens notwendig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1486" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="669DA5D3" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00303153" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="669DA5D3" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="00303153" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48EF8D88" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00303153" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EF8D88" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="00303153" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216DE8" w14:paraId="2C959EE8" w14:textId="77777777" w:rsidTr="003519D6">
+      <w:tr w:rsidR="006245DE" w14:paraId="2C959EE8" w14:textId="77777777" w:rsidTr="006245DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="235" w:type="pct"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="37FF5C37" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="0028136C" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="37FF5C37" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="0028136C" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A816C97" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="000A6480" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="5A816C97" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="000A6480" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6480">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn ja </w:t>
             </w:r>
             <w:r w:rsidRPr="000A6480">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(bitte bei mehreren Genehmigungen entsprechend ergänzen):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="322FC90E" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="000A6480" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="322FC90E" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="000A6480" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E40DCA6" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="000A6480" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="6E40DCA6" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="000A6480" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:ind w:left="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6480">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Welche Genehmigungen sind notwendig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2813" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="495DBFD8" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00303153" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="495DBFD8" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="00303153" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216DE8" w14:paraId="63447822" w14:textId="77777777" w:rsidTr="003519D6">
+      <w:tr w:rsidR="006245DE" w14:paraId="63447822" w14:textId="77777777" w:rsidTr="00DC4701">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1788"/>
+          <w:trHeight w:hRule="exact" w:val="1517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="235" w:type="pct"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="02FDF12B" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="02FDF12B" w14:textId="77777777" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:ind w:left="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6319ABA7" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="6319ABA7" w14:textId="77777777" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wie ist der Stand der Beantragung?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2813" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6ADB05E0" w14:textId="2D9CF91C" w:rsidR="00216DE8" w:rsidRPr="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADB05E0" w14:textId="2D9CF91C" w:rsidR="006245DE" w:rsidRPr="00216DE8" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> positive </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Voranfrage </w:t>
+              <w:t xml:space="preserve"> positive (Bau-)Voranfrage </w:t>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>liegt vor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F7D5BE8" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="6F7D5BE8" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="00216DE8" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="373BC519" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="373BC519" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="00216DE8" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r w:rsidRPr="00216DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Antrag/Anträge gestellt am ________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B0526A1" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="0B0526A1" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="00216DE8" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FA79A18" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="008A287C" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="5FA79A18" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="008A287C" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r w:rsidRPr="00216DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00216DE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Genehmigung liegt vor: __________________ (Art)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BCF7FFB" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRPr="008A287C" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="3BCF7FFB" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="008A287C" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1131BB57" w14:textId="77777777" w:rsidR="00216DE8" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
+          <w:p w14:paraId="226DA44A" w14:textId="7AFC5CBD" w:rsidR="006245DE" w:rsidRPr="00303153" w:rsidRDefault="006245DE" w:rsidP="00216DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> noch nichts unternommen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="226DA44A" w14:textId="3BECB154" w:rsidR="00216DE8" w:rsidRPr="00303153" w:rsidRDefault="00216DE8" w:rsidP="00216DE8">
-[...6 lines deleted...]
-            </w:pPr>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006245DE" w14:paraId="21F4F7B7" w14:textId="77777777" w:rsidTr="006245DE">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="861"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="234" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="100C66D2" w14:textId="77777777" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="006245DE">
+            <w:pPr>
+              <w:ind w:left="567"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D132F2" w14:textId="56255BB9" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bei Überlassung von Grundstücken oder Räumlichkeiten: liegt eine Nutzungsvereinbarung vor?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0A1FD6" w14:textId="3F40B198" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12741B41" w14:textId="2FE9E897" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="939" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="629C51A4" w14:textId="6E61FFF5" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Entfällt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4573EA0D" w14:textId="178A2D56" w:rsidR="008E0DB9" w:rsidRDefault="008E0DB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="628CB901" w14:textId="2ECE7BC3" w:rsidR="00124C9D" w:rsidRPr="00B76069" w:rsidRDefault="00124C9D" w:rsidP="00B76069">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="1065"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8388,187 +8828,186 @@
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1114B027" w14:textId="6DBE7983" w:rsidR="00151DB7" w:rsidRPr="008A287C" w:rsidRDefault="00151DB7" w:rsidP="008A287C">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A287C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>vom Projektträger auszufüllen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="32D741EA" w14:textId="25F72151" w:rsidR="00151DB7" w:rsidRPr="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="00151DB7">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00151DB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Zeitplan der Umsetzung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151DB7" w14:paraId="7A8C2DF4" w14:textId="77777777" w:rsidTr="00A45BAC">
         <w:trPr>
           <w:trHeight w:val="2290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A45648D" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="00F61074">
+          <w:p w14:paraId="6A45648D" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="006245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="032F52E3" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="00F61074">
-[...80 lines deleted...]
-          <w:p w14:paraId="28D7D17B" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="00F61074">
+          <w:p w14:paraId="032F52E3" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="498B83E3" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="084F88DE" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E425841" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0240AAE1" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="280FDB9A" w14:textId="49AAD1C3" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0368761F" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59882833" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="577B1B6C" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="006245DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28D7D17B" w14:textId="77777777" w:rsidR="00151DB7" w:rsidRDefault="00151DB7" w:rsidP="006245DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71002E18" w14:textId="3E3DF322" w:rsidR="00124C9D" w:rsidRPr="00383E45" w:rsidRDefault="00124C9D" w:rsidP="00124C9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000261CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -9043,137 +9482,153 @@
     <w:p w14:paraId="4B033D72" w14:textId="77777777" w:rsidR="001C17C0" w:rsidRPr="00BD502B" w:rsidRDefault="001C17C0" w:rsidP="001C17C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mit dem Ausfüllen des Projektdatenblatts müssen Sie sich mit der Datenschutzerklärung (Anlage zu PDB) vertraut machen. Damit erfüllt die LEADER-Arbeitsgruppe die Informationspflichten nach der </w:t>
       </w:r>
       <w:r w:rsidRPr="003519D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EU-Datenschutz-Grundverordnung (Verordnung (EU) 2016/679).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56591A5A" w14:textId="77777777" w:rsidR="001C17C0" w:rsidRPr="00BD502B" w:rsidRDefault="001C17C0" w:rsidP="001C17C0">
+    <w:p w14:paraId="3354C3AA" w14:textId="16B94D3F" w:rsidR="001C17C0" w:rsidRPr="00241559" w:rsidRDefault="001C17C0" w:rsidP="001C17C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hiermit wird die Richtigkeit der o. a. Angaben sowie die Kenntnisnahme der Datenschutzerklärung bestätigt.</w:t>
       </w:r>
+      <w:r w:rsidR="00E73642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zudem wird hiermit erklärt</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73642" w:rsidRPr="00E73642">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, dass das Vorhaben nicht auf Mitnahmeeffekte abzielt. Das Vorhaben würde ohne Förderung nicht realisiert.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3354C3AA" w14:textId="77777777" w:rsidR="001C17C0" w:rsidRPr="00241559" w:rsidRDefault="001C17C0" w:rsidP="001C17C0">
+    <w:p w14:paraId="7C277740" w14:textId="77777777" w:rsidR="00E73642" w:rsidRDefault="00E73642" w:rsidP="001C17C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55E329D9" w14:textId="77777777" w:rsidR="001C17C0" w:rsidRPr="00BD502B" w:rsidRDefault="001C17C0" w:rsidP="001C17C0">
+    <w:p w14:paraId="55E329D9" w14:textId="1991744D" w:rsidR="001C17C0" w:rsidRPr="00BD502B" w:rsidRDefault="001C17C0" w:rsidP="001C17C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24047690" wp14:editId="5A453B11">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24047690" wp14:editId="5A453B11">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>238760</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3352800" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Gerade Verbindung 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3352800" cy="9525"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:line w14:anchorId="4ACB51BC" id="Gerade Verbindung 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-.35pt,18.8pt" to="263.65pt,19.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBm6zOlxAEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x1JsuEgFyznESC5F&#10;a6Bp7mMuEgFu4DCW/fcd0qqbtreiOlCc7XHe43DzcHKWHVVCE3zP7xYtZ8qLII0fev795en2njPM&#10;4CXY4FXPzwr5w/bmw2aKnVqGMVipEiMQj90Uez7mHLumQTEqB7gIUXkK6pAcZDLT0MgEE6E72yzb&#10;9mMzhSRjCkIhknd3CfJtxddaifxVa1SZ2Z5Tb7muqa6HsjbbDXRDgjgaMbcB/9CFA+Pp0CvUDjKw&#10;t2T+gnJGpIBB54UIrglaG6EqB2Jz1/7B5tsIUVUuJA7Gq0z4/2DFl+M+MSN7vuLMg6MrelYJpGKv&#10;Kh2Ml29+YKsi0xSxo+xHv0+zhXGfCueTTq78iQ07VWnPV2nVKTNBztVqvbxv6QYExT6tl+sC2fyq&#10;jQnzswqOlU3PrfGFOHRw/Iz5kvozpbh9eDLWkh8669k0QzIBNELaQqZzXCRS6AfOwA40myKniojB&#10;GlmqSzGe8dEmdgQaD5oqGaYX6pgzC5gpQDTqNzf7W2lpZwc4XopraE6zvkCrOn1z90W8i1xldwjy&#10;XFVsikU3W6WYp7CMznub9u/fyvYHAAAA//8DAFBLAwQUAAYACAAAACEAX4/Rn9sAAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyOTU+DQBCG7yb+h82YeGsHqC2KLI3x424rJnrbwghEdhbZLcV/73jS&#10;47zvm2eefDvbXk00+s6xhngZgSKuXN1xo6F8eVpcg/LBcG16x6Thmzxsi/Oz3GS1O/GOpn1olEDY&#10;Z0ZDG8KQIfqqJWv80g3E0n240Zog59hgPZqTwG2PSRRt0JqO5UNrBrpvqfrcH62G1df7M5ZcvSU4&#10;PaxfH+NyuMJS68uL+e4WVKA5/I3hV1/UoRCngzty7VWvYZHKUFDpBpTU6yRdgTpIcBMDFjn+9y9+&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGbrM6XEAQAAcwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF+P0Z/bAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="windowText"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C9428D" w14:textId="77777777" w:rsidR="001C17C0" w:rsidRDefault="001C17C0" w:rsidP="001C17C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ort, Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
@@ -9418,92 +9873,92 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6981BA6E" w14:textId="77777777" w:rsidR="001C17C0" w:rsidRPr="00BD502B" w:rsidRDefault="001C17C0" w:rsidP="001C17C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3866D28B" wp14:editId="5BA7EB85">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3866D28B" wp14:editId="5BA7EB85">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>238760</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3352800" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Gerade Verbindung 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3352800" cy="9525"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:line w14:anchorId="0A7F08B9" id="Gerade Verbindung 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-.35pt,18.8pt" to="263.65pt,19.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDe6vp7xQEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5ymyNAZcXpo0F6G&#10;LcC63hlJtgXoC6QaJ/9+lOJl3XYb5oMsiuQT3yO1uT95J44GycbQyZvFUgoTVNQ2DJ38/vz44U4K&#10;yhA0uBhMJ8+G5P32/bvNlFqzimN02qBgkEDtlDo55pzapiE1Gg+0iMkEdvYRPWQ2cWg0wsTo3jWr&#10;5fJjM0XUCaMyRHy6uzjltuL3vVH5a9+TycJ1kmvLdcW6HsrabDfQDghptGouA/6hCg828KVXqB1k&#10;EK9o/4LyVmGk2OeFir6JfW+VqRyYzc3yDzbfRkimcmFxKF1lov8Hq74c9yis7uRaigCeW/RkELQR&#10;LwYPNujXMIh1kWlK1HL0Q9jjbFHaY+F86tGXP7MRpyrt+SqtOWWh+PD2dr26W3IHFPs+rVcVsvmV&#10;m5Dyk4lelE0nnQ2FOLRw/EyZ7+PQnyHlOMRH61xtngtimiGFAh6h3kHme3xiUhQGKcANPJsqY0Wk&#10;6Kwu2QWHzvTgUByBx4OnSsfpmSuWwgFldjCN+hX+XMFvqaWcHdB4Sa6uOcyFAm3q9M3VF/EucpXd&#10;IepzVbEpFne2os9TWEbnrc37t29l+wMAAP//AwBQSwMEFAAGAAgAAAAhAF+P0Z/bAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMjk1Pg0AQhu8m/ofNmHhrB6gtiiyN8eNuKyZ628IIRHYW2S3Ff+94&#10;0uO875tnnnw7215NNPrOsYZ4GYEirlzdcaOhfHlaXIPywXBtesek4Zs8bIvzs9xktTvxjqZ9aJRA&#10;2GdGQxvCkCH6qiVr/NINxNJ9uNGaIOfYYD2ak8Btj0kUbdCajuVDawa6b6n63B+thtXX+zOWXL0l&#10;OD2sXx/jcrjCUuvLi/nuFlSgOfyN4Vdf1KEQp4M7cu1Vr2GRylBQ6QaU1OskXYE6SHATAxY5/vcv&#10;fgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDe6vp7xQEAAHMDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBfj9Gf2wAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" strokecolor="windowText"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DA0E64" w14:textId="77777777" w:rsidR="001C17C0" w:rsidRPr="00BD502B" w:rsidRDefault="001C17C0" w:rsidP="001C17C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ort, Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
@@ -9793,58 +10248,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r w:rsidRPr="00442C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
@@ -9873,58 +10328,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
-[...6 lines deleted...]
-            <w:r w:rsidR="00ED5F5B">
+            <w:r w:rsidRPr="00442C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10282,209 +10737,206 @@
           <w:p w14:paraId="6CF3B9C7" w14:textId="340AC658" w:rsidR="00B75716" w:rsidRPr="001041F4" w:rsidRDefault="00B75716" w:rsidP="001041F4">
             <w:pPr>
               <w:pStyle w:val="berschrift5"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67058B2D" w14:textId="1D57386A" w:rsidR="00B75716" w:rsidRPr="00442C09" w:rsidRDefault="00B75716" w:rsidP="008F4652">
             <w:pPr>
               <w:pStyle w:val="berschrift5"/>
               <w:ind w:right="208"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Das oben beschriebene Vorhaben ist vor dem Hintergrund der vorliegenden Projektinformationen grundsätzlich förderfähig.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB92C77" w14:textId="7AEB53C0" w:rsidR="00B75716" w:rsidRPr="00442C09" w:rsidRDefault="00B75716" w:rsidP="00253185">
             <w:pPr>
               <w:pStyle w:val="berschrift5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
+            <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
+            <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="030BA3BC" w14:textId="1A77D433" w:rsidR="00B75716" w:rsidRPr="00442C09" w:rsidRDefault="00B75716" w:rsidP="00253185">
             <w:pPr>
               <w:pStyle w:val="berschrift5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
+            <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00ED5F5B">
+            <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10504,51 +10956,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="22D48441" w14:textId="77777777" w:rsidR="00B75716" w:rsidRPr="0028136C" w:rsidRDefault="00B75716" w:rsidP="00253185">
             <w:pPr>
               <w:pStyle w:val="berschrift5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2112DF38" w14:textId="77777777" w:rsidR="00B75716" w:rsidRPr="00442C09" w:rsidRDefault="00B75716" w:rsidP="008F4652">
             <w:pPr>
               <w:pStyle w:val="berschrift5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00442C09">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Falls Förderfähigkeit nicht bestätigt werden kann, Begründung:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FCCC13F" w14:textId="77777777" w:rsidR="008F4652" w:rsidRPr="00442C09" w:rsidRDefault="008F4652" w:rsidP="008F4652">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="de-DE"/>
@@ -10957,89 +11408,107 @@
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zu Zwecken der abschließenden Prüfung der Förderfähigkeit, der Bewilligung und Auszahlung der Zuwendung, der Überwachung und Evaluierung des Förderprogramms sowie des Berichtswesens werden </w:t>
       </w:r>
       <w:r w:rsidR="00194ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ihre</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> personenbezogenen Daten außerdem an folgende Stellen übermittelt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E40DB6" w14:textId="396E939B" w:rsidR="00194ABC" w:rsidRDefault="00241559" w:rsidP="00BD502B">
+    <w:p w14:paraId="50E40DB6" w14:textId="4BBD2934" w:rsidR="00194ABC" w:rsidRDefault="00241559" w:rsidP="00BD502B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ministerium für </w:t>
+        <w:t>Ministerium für Ländlichen Raum</w:t>
       </w:r>
-      <w:r w:rsidR="00BE07CC">
+      <w:r w:rsidR="00185127">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ernährung, </w:t>
+        <w:t>, Landwirtschaft</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ländlichen Raum und Verbraucherschutz Baden-Württemberg</w:t>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:r w:rsidR="00185127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heimat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD502B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Baden-Württemberg</w:t>
       </w:r>
       <w:r w:rsidR="00194ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57EEDDD3" w14:textId="77777777" w:rsidR="00194ABC" w:rsidRDefault="00241559" w:rsidP="00BD502B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD502B">
@@ -11278,51 +11747,51 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Speicherdauer</w:t>
       </w:r>
       <w:r w:rsidR="00A13D43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EEEAAF" w14:textId="77AB719C" w:rsidR="00241559" w:rsidRPr="00BD502B" w:rsidRDefault="00241559" w:rsidP="00241559">
+    <w:p w14:paraId="27EEEAAF" w14:textId="4FB1E843" w:rsidR="00241559" w:rsidRPr="00BD502B" w:rsidRDefault="00241559" w:rsidP="00241559">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Die Datenverarbeitung erfolgt auf der Grundlage vo</w:t>
       </w:r>
       <w:r w:rsidR="00D2156B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidR="00EA6F62" w:rsidRPr="00EA6F62">
         <w:rPr>
@@ -11412,59 +11881,107 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> den </w:t>
       </w:r>
       <w:r w:rsidRPr="00A231F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>§§ 23 und 44 der Landeshaushaltsordnung für Baden-Württemberg sowie der Verwaltungsvorschrift des Ministeriums für</w:t>
       </w:r>
       <w:r w:rsidR="00BE07CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ernährung,</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A231F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ländlichen Raum und Verbraucherschutz zur Umsetzung der Entwicklungsstrategie LEADER 2014-2020 (VwV LEADER).</w:t>
+        <w:t>Ländlichen Raum</w:t>
+      </w:r>
+      <w:r w:rsidR="00185127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Landwirtschaft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A231F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:r w:rsidR="00185127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Heimat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A231F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zur Umsetzung der Entwic</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>klungsstrategie LEADER 2023-2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A231F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (VwV LEADER).</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13ADFEF0" w14:textId="77777777" w:rsidR="00241559" w:rsidRPr="00BD502B" w:rsidRDefault="00241559" w:rsidP="00241559">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Soweit Sie gegenüber der LEADER-Aktionsgruppe in eine über die o.g. Zwecke hinausgehende Verarbeitung Ihrer Daten einwilligen, erfolgt die Datenverarbeitung auf der Grundlage von Artikel 6 Absatz 1 Buchstabe a der Datenschutz-Grundverordnung.</w:t>
@@ -11873,101 +12390,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn Sie der Ansicht sind, dass die Verarbeitung der Sie betreffenden personenbezogenen Daten gegen den Datenschutz verstößt, haben Sie, unbeschadet eines anderen verwaltungsrechtlichen oder gerichtlichen Rechtsbehelfs, das Recht auf Beschwerde beim Landesbeauftragten für den Datenschutz </w:t>
       </w:r>
       <w:r w:rsidR="00EA6F62" w:rsidRPr="00EA6F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">und die Informationsfreiheit </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD502B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Baden-Württemberg. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CD7F9D" w:rsidRPr="00BD502B">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58537ACC" w14:textId="77777777" w:rsidR="00696927" w:rsidRDefault="00696927" w:rsidP="00CD279D">
+    <w:p w14:paraId="6437E4E7" w14:textId="77777777" w:rsidR="00A54DA3" w:rsidRDefault="00A54DA3" w:rsidP="00CD279D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FDFBDA2" w14:textId="77777777" w:rsidR="00696927" w:rsidRDefault="00696927" w:rsidP="00CD279D">
+    <w:p w14:paraId="1ABD4FCF" w14:textId="77777777" w:rsidR="00A54DA3" w:rsidRDefault="00A54DA3" w:rsidP="00CD279D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -11978,372 +12499,458 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B48EFAF" w14:textId="77777777" w:rsidR="006245DE" w:rsidRDefault="006245DE">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="885372726"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="56588CD9" w14:textId="24C1578E" w:rsidR="00EF4BE5" w:rsidRDefault="00EF4BE5">
+      <w:p w14:paraId="56588CD9" w14:textId="01CF200B" w:rsidR="006245DE" w:rsidRDefault="006245DE">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00ED5F5B">
+        <w:r w:rsidR="00DC4701">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3088A9CF" w14:textId="77777777" w:rsidR="003505DA" w:rsidRDefault="003505DA">
+  <w:p w14:paraId="3088A9CF" w14:textId="77777777" w:rsidR="006245DE" w:rsidRDefault="006245DE">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FC7BB6E" w14:textId="77777777" w:rsidR="006245DE" w:rsidRDefault="006245DE">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="538E04D4" w14:textId="77777777" w:rsidR="00696927" w:rsidRDefault="00696927" w:rsidP="00CD279D">
+    <w:p w14:paraId="23D8F93F" w14:textId="77777777" w:rsidR="00A54DA3" w:rsidRDefault="00A54DA3" w:rsidP="00CD279D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09CAA78B" w14:textId="77777777" w:rsidR="00696927" w:rsidRDefault="00696927" w:rsidP="00CD279D">
+    <w:p w14:paraId="5A7A1641" w14:textId="77777777" w:rsidR="00A54DA3" w:rsidRDefault="00A54DA3" w:rsidP="00CD279D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F9151FE" w14:textId="77777777" w:rsidR="006245DE" w:rsidRDefault="006245DE">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9708" w:type="dxa"/>
       <w:tblInd w:w="70" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4678"/>
       <w:gridCol w:w="3827"/>
       <w:gridCol w:w="1203"/>
     </w:tblGrid>
-    <w:tr w:rsidR="003505DA" w:rsidRPr="00CD279D" w14:paraId="2907565B" w14:textId="77777777" w:rsidTr="005742CF">
+    <w:tr w:rsidR="006245DE" w:rsidRPr="00CD279D" w14:paraId="2907565B" w14:textId="77777777" w:rsidTr="005742CF">
       <w:trPr>
         <w:trHeight w:val="1005"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4678" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="60BC5CFA" w14:textId="77777777" w:rsidR="003505DA" w:rsidRPr="00CD279D" w:rsidRDefault="003505DA" w:rsidP="00CD279D">
+        <w:p w14:paraId="60BC5CFA" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="00CD279D" w:rsidRDefault="006245DE" w:rsidP="00CD279D">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="72" w:hanging="72"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CD279D">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>LEADER-Aktionsgruppe</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4C2C9F69" w14:textId="6AFFA9DE" w:rsidR="003505DA" w:rsidRPr="00216DE8" w:rsidRDefault="00ED5F5B" w:rsidP="000662A3">
+        <w:p w14:paraId="4C2C9F69" w14:textId="2CEE71FC" w:rsidR="006245DE" w:rsidRPr="00216DE8" w:rsidRDefault="006245DE" w:rsidP="000662A3">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00216DE8">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
-            <w:t>Mittelbaden Schwarzwaldhochstraße</w:t>
+            <w:t>Beispielregion</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EF4BE5">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:eastAsia="de-DE"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1FBB076D" w14:textId="3E7A605A" w:rsidR="00AF02CE" w:rsidRPr="00AF02CE" w:rsidRDefault="00AF02CE" w:rsidP="000662A3">
+        <w:p w14:paraId="1FBB076D" w14:textId="3E7A605A" w:rsidR="006245DE" w:rsidRPr="00AF02CE" w:rsidRDefault="006245DE" w:rsidP="000662A3">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00216DE8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>Projektnummer</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:alias w:val="wird automatisch befüllt"/>
               <w:tag w:val=""/>
               <w:id w:val="-1625070268"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="2D572DC292584A0E9FED2BB2A4DC96A1"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="001C1286" w:rsidRPr="00CC5A05">
+              <w:r w:rsidRPr="00CC5A05">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                 </w:rPr>
                 <w:t>[Titel]</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3827" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6518A35B" w14:textId="77777777" w:rsidR="003505DA" w:rsidRPr="00CD279D" w:rsidRDefault="003505DA" w:rsidP="00B93AB5">
+        <w:p w14:paraId="6518A35B" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="00CD279D" w:rsidRDefault="006245DE" w:rsidP="00B93AB5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="-223"/>
             </w:tabs>
             <w:spacing w:after="0"/>
             <w:ind w:left="1057" w:right="1"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>LEADER 2023-2027</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="70044BE8" w14:textId="77777777" w:rsidR="003505DA" w:rsidRDefault="003505DA" w:rsidP="00B93AB5">
+        <w:p w14:paraId="70044BE8" w14:textId="77777777" w:rsidR="006245DE" w:rsidRDefault="006245DE" w:rsidP="00B93AB5">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:ind w:right="1" w:firstLine="1057"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CD279D">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:t>Baden-Württemberg</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="14BC387D" w14:textId="348B6A6F" w:rsidR="00EF4BE5" w:rsidRPr="00EF4BE5" w:rsidRDefault="00EF4BE5" w:rsidP="00B93AB5">
+        <w:p w14:paraId="14BC387D" w14:textId="7AAF6512" w:rsidR="006245DE" w:rsidRPr="002B433C" w:rsidRDefault="006245DE" w:rsidP="002B433C">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:ind w:right="1" w:firstLine="1057"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EF4BE5">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
-            <w:t>Stand 01/2024</w:t>
+            <w:t xml:space="preserve">Stand </w:t>
+          </w:r>
+          <w:r w:rsidR="00185127">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:eastAsia="de-DE"/>
+            </w:rPr>
+            <w:t>06</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:eastAsia="de-DE"/>
+            </w:rPr>
+            <w:t>/202</w:t>
+          </w:r>
+          <w:r w:rsidR="004949BC">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:eastAsia="de-DE"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1203" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="13CFE16A" w14:textId="77777777" w:rsidR="003505DA" w:rsidRPr="00CD279D" w:rsidRDefault="003505DA" w:rsidP="00B93AB5">
+        <w:p w14:paraId="13CFE16A" w14:textId="77777777" w:rsidR="006245DE" w:rsidRPr="00CD279D" w:rsidRDefault="006245DE" w:rsidP="00B93AB5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1"/>
             </w:tabs>
             <w:spacing w:after="0"/>
             <w:ind w:right="1"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="22C27CF5" w14:textId="77777777" w:rsidR="00842DFB" w:rsidRDefault="00842DFB">
+  <w:p w14:paraId="22C27CF5" w14:textId="77777777" w:rsidR="006245DE" w:rsidRDefault="006245DE">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="690E36BE" w14:textId="77777777" w:rsidR="006245DE" w:rsidRDefault="006245DE">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008C341D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FD67EC6"/>
     <w:lvl w:ilvl="0" w:tplc="A6A8140C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12949,431 +13556,463 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1653680030">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="291137928">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="611207094">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="484669339">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="967205850">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1380398485">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD279D"/>
     <w:rsid w:val="00001197"/>
     <w:rsid w:val="000220ED"/>
     <w:rsid w:val="000261CC"/>
     <w:rsid w:val="000332BF"/>
     <w:rsid w:val="00033E18"/>
     <w:rsid w:val="000606B7"/>
     <w:rsid w:val="00061E2C"/>
     <w:rsid w:val="00064764"/>
     <w:rsid w:val="000662A3"/>
     <w:rsid w:val="000667E8"/>
     <w:rsid w:val="000732E0"/>
     <w:rsid w:val="00086981"/>
     <w:rsid w:val="00095B7E"/>
     <w:rsid w:val="00095D06"/>
     <w:rsid w:val="000A298E"/>
     <w:rsid w:val="000A6480"/>
     <w:rsid w:val="000B6F89"/>
     <w:rsid w:val="000C3DA2"/>
     <w:rsid w:val="000C6293"/>
     <w:rsid w:val="000D0B1E"/>
+    <w:rsid w:val="000D78B1"/>
     <w:rsid w:val="000E43C9"/>
     <w:rsid w:val="001041F4"/>
     <w:rsid w:val="00110130"/>
     <w:rsid w:val="00112363"/>
     <w:rsid w:val="00116D70"/>
     <w:rsid w:val="0011798E"/>
     <w:rsid w:val="00121C56"/>
     <w:rsid w:val="00124664"/>
     <w:rsid w:val="00124C9D"/>
     <w:rsid w:val="001257EC"/>
     <w:rsid w:val="00134A81"/>
     <w:rsid w:val="00137A6B"/>
     <w:rsid w:val="00151DB7"/>
     <w:rsid w:val="001641BE"/>
     <w:rsid w:val="00172141"/>
     <w:rsid w:val="00183345"/>
+    <w:rsid w:val="00185127"/>
     <w:rsid w:val="00194ABC"/>
     <w:rsid w:val="001971A8"/>
     <w:rsid w:val="001B0E3F"/>
     <w:rsid w:val="001B2BCE"/>
     <w:rsid w:val="001C1286"/>
     <w:rsid w:val="001C17C0"/>
     <w:rsid w:val="001E5400"/>
     <w:rsid w:val="001F6CDE"/>
     <w:rsid w:val="002069D9"/>
     <w:rsid w:val="00211443"/>
     <w:rsid w:val="00211EC2"/>
     <w:rsid w:val="00215FF3"/>
     <w:rsid w:val="00216DE8"/>
     <w:rsid w:val="0022494C"/>
     <w:rsid w:val="00227CAC"/>
     <w:rsid w:val="00233B4D"/>
     <w:rsid w:val="00241559"/>
     <w:rsid w:val="00253185"/>
     <w:rsid w:val="00257E0E"/>
     <w:rsid w:val="00260B56"/>
     <w:rsid w:val="0027295F"/>
     <w:rsid w:val="0027652E"/>
     <w:rsid w:val="0028136C"/>
+    <w:rsid w:val="002B433C"/>
+    <w:rsid w:val="002C1A2D"/>
     <w:rsid w:val="002C643F"/>
     <w:rsid w:val="002D0C63"/>
     <w:rsid w:val="002E02D4"/>
     <w:rsid w:val="002F192E"/>
     <w:rsid w:val="002F6B4A"/>
     <w:rsid w:val="002F78BE"/>
     <w:rsid w:val="00303153"/>
     <w:rsid w:val="003220E0"/>
     <w:rsid w:val="00323AA4"/>
     <w:rsid w:val="003303C3"/>
     <w:rsid w:val="003321D5"/>
     <w:rsid w:val="00337C21"/>
+    <w:rsid w:val="00346542"/>
     <w:rsid w:val="003505DA"/>
     <w:rsid w:val="003519D6"/>
     <w:rsid w:val="00354E7D"/>
     <w:rsid w:val="00374934"/>
     <w:rsid w:val="00383E45"/>
     <w:rsid w:val="003930A7"/>
     <w:rsid w:val="003A0FC0"/>
     <w:rsid w:val="003A6EE1"/>
+    <w:rsid w:val="003C2BE1"/>
     <w:rsid w:val="003E2799"/>
     <w:rsid w:val="003E5198"/>
     <w:rsid w:val="003E613A"/>
+    <w:rsid w:val="003E63FC"/>
     <w:rsid w:val="003F17BB"/>
     <w:rsid w:val="003F364C"/>
     <w:rsid w:val="003F5E31"/>
     <w:rsid w:val="00400517"/>
     <w:rsid w:val="0041346F"/>
     <w:rsid w:val="00426743"/>
     <w:rsid w:val="00434E7F"/>
     <w:rsid w:val="00442C09"/>
+    <w:rsid w:val="00461FBB"/>
     <w:rsid w:val="00464139"/>
+    <w:rsid w:val="004949BC"/>
     <w:rsid w:val="004A4048"/>
     <w:rsid w:val="004B525C"/>
     <w:rsid w:val="004C2D73"/>
     <w:rsid w:val="004F3C37"/>
     <w:rsid w:val="00503247"/>
     <w:rsid w:val="00503AE8"/>
     <w:rsid w:val="005153EE"/>
     <w:rsid w:val="00522B1B"/>
+    <w:rsid w:val="00523A4E"/>
     <w:rsid w:val="00530576"/>
     <w:rsid w:val="0053558B"/>
+    <w:rsid w:val="005443DE"/>
     <w:rsid w:val="0054528F"/>
+    <w:rsid w:val="00560D1C"/>
     <w:rsid w:val="005657B8"/>
     <w:rsid w:val="005742CF"/>
     <w:rsid w:val="00575622"/>
     <w:rsid w:val="00581680"/>
     <w:rsid w:val="005862E8"/>
     <w:rsid w:val="005925A3"/>
     <w:rsid w:val="005A3814"/>
     <w:rsid w:val="005A3BE5"/>
     <w:rsid w:val="005B0868"/>
     <w:rsid w:val="005B3239"/>
     <w:rsid w:val="005C7090"/>
     <w:rsid w:val="005D32FC"/>
     <w:rsid w:val="006106C0"/>
+    <w:rsid w:val="006245DE"/>
     <w:rsid w:val="00632718"/>
+    <w:rsid w:val="006419E0"/>
     <w:rsid w:val="0065491F"/>
     <w:rsid w:val="00657515"/>
     <w:rsid w:val="006740D1"/>
     <w:rsid w:val="00682E0C"/>
     <w:rsid w:val="006869F1"/>
+    <w:rsid w:val="0069536A"/>
     <w:rsid w:val="0069675C"/>
     <w:rsid w:val="00696927"/>
     <w:rsid w:val="006B49F0"/>
     <w:rsid w:val="006C33F1"/>
     <w:rsid w:val="006C5750"/>
     <w:rsid w:val="006C5D71"/>
     <w:rsid w:val="006D3E64"/>
+    <w:rsid w:val="006E1224"/>
     <w:rsid w:val="006F6ED7"/>
+    <w:rsid w:val="00711F77"/>
     <w:rsid w:val="00714B62"/>
     <w:rsid w:val="00733F3F"/>
     <w:rsid w:val="007551FB"/>
     <w:rsid w:val="007709AF"/>
     <w:rsid w:val="00781916"/>
     <w:rsid w:val="00784480"/>
     <w:rsid w:val="00790039"/>
     <w:rsid w:val="007B01D0"/>
     <w:rsid w:val="007B1D18"/>
     <w:rsid w:val="007B6546"/>
     <w:rsid w:val="007B7129"/>
     <w:rsid w:val="007C7895"/>
     <w:rsid w:val="007D40B7"/>
     <w:rsid w:val="007E0A98"/>
     <w:rsid w:val="007E3E79"/>
     <w:rsid w:val="007F1C4D"/>
     <w:rsid w:val="007F2214"/>
     <w:rsid w:val="007F4F87"/>
     <w:rsid w:val="0080676D"/>
     <w:rsid w:val="00807460"/>
     <w:rsid w:val="00842DFB"/>
     <w:rsid w:val="00853F4D"/>
     <w:rsid w:val="008625D7"/>
-    <w:rsid w:val="00876A79"/>
     <w:rsid w:val="0088014A"/>
     <w:rsid w:val="008816DC"/>
     <w:rsid w:val="00897045"/>
     <w:rsid w:val="008A287C"/>
     <w:rsid w:val="008A713B"/>
+    <w:rsid w:val="008B033A"/>
     <w:rsid w:val="008B092D"/>
     <w:rsid w:val="008B3B72"/>
     <w:rsid w:val="008C146E"/>
     <w:rsid w:val="008C50E2"/>
     <w:rsid w:val="008D21CE"/>
     <w:rsid w:val="008D6EAF"/>
     <w:rsid w:val="008E07FC"/>
     <w:rsid w:val="008E0DB9"/>
     <w:rsid w:val="008E2389"/>
+    <w:rsid w:val="008E6820"/>
     <w:rsid w:val="008F2714"/>
     <w:rsid w:val="008F3051"/>
     <w:rsid w:val="008F4652"/>
     <w:rsid w:val="00925022"/>
     <w:rsid w:val="009325EE"/>
     <w:rsid w:val="0093646C"/>
+    <w:rsid w:val="00946718"/>
     <w:rsid w:val="00965EA9"/>
     <w:rsid w:val="00975385"/>
+    <w:rsid w:val="00977B5D"/>
     <w:rsid w:val="00990DED"/>
     <w:rsid w:val="009A6964"/>
+    <w:rsid w:val="009B3B31"/>
     <w:rsid w:val="009B5E38"/>
     <w:rsid w:val="009C374B"/>
     <w:rsid w:val="009C6E66"/>
     <w:rsid w:val="009D4057"/>
     <w:rsid w:val="009F0EDC"/>
     <w:rsid w:val="009F28B4"/>
     <w:rsid w:val="00A014E6"/>
     <w:rsid w:val="00A0236C"/>
     <w:rsid w:val="00A12854"/>
     <w:rsid w:val="00A13D43"/>
     <w:rsid w:val="00A216C9"/>
     <w:rsid w:val="00A231F3"/>
     <w:rsid w:val="00A33267"/>
     <w:rsid w:val="00A332BA"/>
     <w:rsid w:val="00A33853"/>
+    <w:rsid w:val="00A35DC8"/>
+    <w:rsid w:val="00A375C0"/>
     <w:rsid w:val="00A45BAC"/>
     <w:rsid w:val="00A54002"/>
+    <w:rsid w:val="00A54DA3"/>
     <w:rsid w:val="00A62AE1"/>
     <w:rsid w:val="00A67393"/>
     <w:rsid w:val="00A765F4"/>
     <w:rsid w:val="00A8232F"/>
     <w:rsid w:val="00AA59B2"/>
     <w:rsid w:val="00AA753D"/>
     <w:rsid w:val="00AC4EA0"/>
     <w:rsid w:val="00AD20A8"/>
+    <w:rsid w:val="00AD2239"/>
     <w:rsid w:val="00AD5AA8"/>
     <w:rsid w:val="00AD7C8B"/>
     <w:rsid w:val="00AE0E2D"/>
+    <w:rsid w:val="00AE299A"/>
     <w:rsid w:val="00AE597D"/>
     <w:rsid w:val="00AF02CE"/>
     <w:rsid w:val="00B43B63"/>
     <w:rsid w:val="00B4780B"/>
     <w:rsid w:val="00B54150"/>
     <w:rsid w:val="00B66B34"/>
     <w:rsid w:val="00B75716"/>
     <w:rsid w:val="00B76069"/>
     <w:rsid w:val="00B8614E"/>
     <w:rsid w:val="00B93AB5"/>
     <w:rsid w:val="00B95508"/>
     <w:rsid w:val="00B9769E"/>
     <w:rsid w:val="00BA35F3"/>
     <w:rsid w:val="00BA62DE"/>
     <w:rsid w:val="00BB1959"/>
     <w:rsid w:val="00BD502B"/>
     <w:rsid w:val="00BE07CC"/>
     <w:rsid w:val="00BE0B7D"/>
     <w:rsid w:val="00BE2912"/>
     <w:rsid w:val="00BE55F7"/>
     <w:rsid w:val="00C36D74"/>
     <w:rsid w:val="00C4716B"/>
     <w:rsid w:val="00C50E1B"/>
     <w:rsid w:val="00C626AD"/>
     <w:rsid w:val="00C642C5"/>
     <w:rsid w:val="00C71F0B"/>
     <w:rsid w:val="00C922E4"/>
     <w:rsid w:val="00CD1D4A"/>
     <w:rsid w:val="00CD1E65"/>
     <w:rsid w:val="00CD279D"/>
     <w:rsid w:val="00CD3747"/>
     <w:rsid w:val="00CD7F9D"/>
     <w:rsid w:val="00CE7102"/>
     <w:rsid w:val="00D2156B"/>
     <w:rsid w:val="00D22F78"/>
+    <w:rsid w:val="00D34967"/>
     <w:rsid w:val="00D36683"/>
     <w:rsid w:val="00D47199"/>
+    <w:rsid w:val="00D47341"/>
     <w:rsid w:val="00D556CE"/>
     <w:rsid w:val="00D63F7B"/>
     <w:rsid w:val="00D82F9F"/>
     <w:rsid w:val="00DA5F72"/>
     <w:rsid w:val="00DC0302"/>
     <w:rsid w:val="00DC4500"/>
+    <w:rsid w:val="00DC4701"/>
     <w:rsid w:val="00DF1099"/>
     <w:rsid w:val="00DF2351"/>
     <w:rsid w:val="00DF3756"/>
     <w:rsid w:val="00E1438D"/>
     <w:rsid w:val="00E14E56"/>
     <w:rsid w:val="00E42988"/>
     <w:rsid w:val="00E43111"/>
     <w:rsid w:val="00E469BB"/>
     <w:rsid w:val="00E51758"/>
     <w:rsid w:val="00E6402A"/>
     <w:rsid w:val="00E71A26"/>
+    <w:rsid w:val="00E73642"/>
     <w:rsid w:val="00E74C31"/>
     <w:rsid w:val="00E765E7"/>
     <w:rsid w:val="00E815CF"/>
     <w:rsid w:val="00E92CF3"/>
     <w:rsid w:val="00EA3F2F"/>
     <w:rsid w:val="00EA4E9A"/>
     <w:rsid w:val="00EA6F62"/>
     <w:rsid w:val="00EC6580"/>
-    <w:rsid w:val="00ED5F5B"/>
+    <w:rsid w:val="00EE7291"/>
     <w:rsid w:val="00EF4BE5"/>
     <w:rsid w:val="00F002E5"/>
     <w:rsid w:val="00F00D64"/>
     <w:rsid w:val="00F42A6E"/>
     <w:rsid w:val="00F467C2"/>
     <w:rsid w:val="00F47F5E"/>
     <w:rsid w:val="00F55272"/>
     <w:rsid w:val="00F7428B"/>
     <w:rsid w:val="00F7610D"/>
     <w:rsid w:val="00F815AB"/>
     <w:rsid w:val="00F82C94"/>
     <w:rsid w:val="00F908C9"/>
     <w:rsid w:val="00FA0641"/>
     <w:rsid w:val="00FA45BC"/>
     <w:rsid w:val="00FA4E13"/>
+    <w:rsid w:val="00FA61E0"/>
     <w:rsid w:val="00FB48F1"/>
     <w:rsid w:val="00FC76AC"/>
     <w:rsid w:val="00FC7B84"/>
     <w:rsid w:val="00FE76ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3654E335"/>
-  <w15:docId w15:val="{6313840E-31AE-47C9-98B2-E9B1BD697CF3}"/>
+  <w15:docId w15:val="{BA859856-4697-46C6-B7F0-B5A834F61961}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13701,50 +14340,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CD7F9D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:qFormat/>
     <w:rsid w:val="001257EC"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="708"/>
         <w:tab w:val="left" w:pos="1416"/>
         <w:tab w:val="left" w:pos="2124"/>
         <w:tab w:val="left" w:pos="2832"/>
         <w:tab w:val="left" w:pos="3540"/>
         <w:tab w:val="left" w:pos="4248"/>
         <w:tab w:val="left" w:pos="4956"/>
@@ -14070,298 +14714,342 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
     <w:name w:val="Überschrift 5 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift5"/>
     <w:rsid w:val="001257EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="690645406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1705596595">
+          <w:marLeft w:val="2261"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F8F15DDC2ABB422B949C2EB6837FFDB1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9E3A5CA9-CE89-409B-9D9F-4111593DB37C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00377F8C" w:rsidRDefault="00EA6940" w:rsidP="00EA6940">
+        <w:p w:rsidR="00377F8C" w:rsidRDefault="007C6DFC" w:rsidP="007C6DFC">
           <w:pPr>
-            <w:pStyle w:val="F8F15DDC2ABB422B949C2EB6837FFDB1"/>
+            <w:pStyle w:val="F8F15DDC2ABB422B949C2EB6837FFDB11"/>
           </w:pPr>
           <w:r w:rsidRPr="00CC5A05">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>[Titel]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2D572DC292584A0E9FED2BB2A4DC96A1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1386CD7E-3AF6-4A55-B2F6-E42E8E0CE9DF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00377F8C" w:rsidRDefault="00EA6940" w:rsidP="00EA6940">
+        <w:p w:rsidR="00377F8C" w:rsidRDefault="007C6DFC" w:rsidP="007C6DFC">
           <w:pPr>
-            <w:pStyle w:val="2D572DC292584A0E9FED2BB2A4DC96A1"/>
+            <w:pStyle w:val="2D572DC292584A0E9FED2BB2A4DC96A11"/>
           </w:pPr>
           <w:r w:rsidRPr="00CC5A05">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>[Titel]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1306D9EA5ABD45FABB35B7D368B1C4D5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{267B2777-FB56-4AE3-9B82-FA8592E3B920}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F27709" w:rsidRDefault="00EA6940" w:rsidP="00EA6940">
+        <w:p w:rsidR="00F27709" w:rsidRDefault="007C6DFC" w:rsidP="007C6DFC">
           <w:pPr>
-            <w:pStyle w:val="1306D9EA5ABD45FABB35B7D368B1C4D5"/>
+            <w:pStyle w:val="1306D9EA5ABD45FABB35B7D368B1C4D51"/>
           </w:pPr>
           <w:r w:rsidRPr="00336197">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>[Titel]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F8414E"/>
+    <w:rsid w:val="000D78B1"/>
+    <w:rsid w:val="00203E00"/>
+    <w:rsid w:val="002F7A3A"/>
     <w:rsid w:val="00377F8C"/>
+    <w:rsid w:val="006821D0"/>
+    <w:rsid w:val="007C6DFC"/>
     <w:rsid w:val="008064F7"/>
-    <w:rsid w:val="00EA6940"/>
+    <w:rsid w:val="00946718"/>
+    <w:rsid w:val="00961101"/>
+    <w:rsid w:val="009B3B31"/>
+    <w:rsid w:val="00D34967"/>
     <w:rsid w:val="00F10904"/>
     <w:rsid w:val="00F27709"/>
     <w:rsid w:val="00F53EC0"/>
     <w:rsid w:val="00F8414E"/>
+    <w:rsid w:val="00FA61E0"/>
+    <w:rsid w:val="00FB03B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14689,134 +15377,135 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EA6940"/>
+    <w:rsid w:val="007C6DFC"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E7F38CBE4504E8C9E45B1004E37490C">
-[...5 lines deleted...]
-    <w:rsid w:val="00EA6940"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8F15DDC2ABB422B949C2EB6837FFDB11">
+    <w:name w:val="F8F15DDC2ABB422B949C2EB6837FFDB11"/>
+    <w:rsid w:val="007C6DFC"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1306D9EA5ABD45FABB35B7D368B1C4D5">
-[...1 lines deleted...]
-    <w:rsid w:val="00EA6940"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1306D9EA5ABD45FABB35B7D368B1C4D51">
+    <w:name w:val="1306D9EA5ABD45FABB35B7D368B1C4D51"/>
+    <w:rsid w:val="007C6DFC"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D572DC292584A0E9FED2BB2A4DC96A1">
-[...1 lines deleted...]
-    <w:rsid w:val="00EA6940"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D572DC292584A0E9FED2BB2A4DC96A11">
+    <w:name w:val="2D572DC292584A0E9FED2BB2A4DC96A11"/>
+    <w:rsid w:val="007C6DFC"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
@@ -15066,84 +15755,379 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101001971CF115A000C47BF38D846441E914E" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="01291d3c85645af55eb0b1c097537906">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91ec526d-b1a2-4126-a86a-73df9e7f54ec" xmlns:ns3="0d990146-acfb-4706-9598-30aa1beafa96" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4109f24176c13d30adb6fb710956fbf" ns2:_="" ns3:_="">
+    <xsd:import namespace="91ec526d-b1a2-4126-a86a-73df9e7f54ec"/>
+    <xsd:import namespace="0d990146-acfb-4706-9598-30aa1beafa96"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91ec526d-b1a2-4126-a86a-73df9e7f54ec" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2298ca58-9806-42fc-b75c-fd1669066cea" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0d990146-acfb-4706-9598-30aa1beafa96" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4bafc4d9-3cae-41e1-92d2-edbec3427db6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0d990146-acfb-4706-9598-30aa1beafa96">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91ec526d-b1a2-4126-a86a-73df9e7f54ec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0d990146-acfb-4706-9598-30aa1beafa96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A93F310-D9F3-43C7-B06B-435A8EE9DB6A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3D6037B-F27A-4B25-A1D6-0505EB69E0DF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91ec526d-b1a2-4126-a86a-73df9e7f54ec"/>
+    <ds:schemaRef ds:uri="0d990146-acfb-4706-9598-30aa1beafa96"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7220B5F7-CF07-48F9-A8CD-1C05BA4FFF1D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="91ec526d-b1a2-4126-a86a-73df9e7f54ec"/>
+    <ds:schemaRef ds:uri="0d990146-acfb-4706-9598-30aa1beafa96"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{743B1211-0C69-482F-8B2C-2D7BF284660E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC40840B-D77F-467C-BEFC-8228D6584C9F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1554</Words>
-  <Characters>9796</Characters>
+  <Words>1612</Words>
+  <Characters>10158</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>22</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>84</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>LGL</Company>
+  <Company>BITBW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11328</CharactersWithSpaces>
+  <CharactersWithSpaces>11747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Spöcker, Thorsten (LGL)</dc:creator>
+  <dc:subject/>
+  <dc:creator>Koof, Helga (MLR)</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101001971CF115A000C47BF38D846441E914E</vt:lpwstr>
+  </property>
+</Properties>
+</file>