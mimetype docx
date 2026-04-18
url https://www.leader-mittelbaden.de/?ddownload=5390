--- v0 (2025-10-13)
+++ v1 (2026-04-18)
@@ -582,103 +582,101 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000261CC" w:rsidRPr="003D2562" w14:paraId="721F1EB8" w14:textId="77777777" w:rsidTr="002B43AE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2042" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22307964" w14:textId="77777777" w:rsidR="000261CC" w:rsidRPr="003E511B" w:rsidRDefault="00FF02E8" w:rsidP="00DD624B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E511B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezug zur</w:t>
             </w:r>
             <w:r w:rsidR="00DD624B" w:rsidRPr="003E511B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> GAK </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A57D146" w14:textId="32EB14A2" w:rsidR="00B3113C" w:rsidRPr="003D2562" w:rsidRDefault="00B3113C" w:rsidP="00DD624B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2958" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1510BEA2" w14:textId="7A456DD7" w:rsidR="00187E83" w:rsidRPr="00D60700" w:rsidRDefault="004C68FC" w:rsidP="00FF02E8">
+          <w:p w14:paraId="1510BEA2" w14:textId="7A456DD7" w:rsidR="00187E83" w:rsidRPr="00D60700" w:rsidRDefault="0091482A" w:rsidP="00FF02E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1606111053"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Arial Narrow"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF02E8" w:rsidRPr="00D60700">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -724,51 +722,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Planungsinstrumente der Ländlichen </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FBE862F" w14:textId="61C1E012" w:rsidR="00FF02E8" w:rsidRPr="00D60700" w:rsidRDefault="00187E83" w:rsidP="00FF02E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60700">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                   Entwicklung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B113578" w14:textId="59C926E2" w:rsidR="00FF02E8" w:rsidRPr="00D60700" w:rsidRDefault="004C68FC" w:rsidP="00FF02E8">
+          <w:p w14:paraId="0B113578" w14:textId="59C926E2" w:rsidR="00FF02E8" w:rsidRPr="00D60700" w:rsidRDefault="0091482A" w:rsidP="00FF02E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1114165676"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Arial Narrow"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF02E8" w:rsidRPr="00D60700">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -789,51 +787,51 @@
             <w:r w:rsidR="00FF02E8" w:rsidRPr="00D60700">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ziffer </w:t>
             </w:r>
             <w:r w:rsidR="00187E83" w:rsidRPr="00D60700">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00FF02E8" w:rsidRPr="00D60700">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Regionalmanagement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35D6656B" w14:textId="1ABC1879" w:rsidR="00FF02E8" w:rsidRPr="003D2562" w:rsidRDefault="004C68FC" w:rsidP="00FF02E8">
+          <w:p w14:paraId="35D6656B" w14:textId="1ABC1879" w:rsidR="00FF02E8" w:rsidRPr="003D2562" w:rsidRDefault="0091482A" w:rsidP="00FF02E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1720630490"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Arial Narrow"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF02E8" w:rsidRPr="003D2562">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -854,51 +852,51 @@
             <w:r w:rsidR="00FF02E8" w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ziffer </w:t>
             </w:r>
             <w:r w:rsidR="00187E83" w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00FF02E8" w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Dorfentwicklung  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A342229" w14:textId="2F097CDD" w:rsidR="0026706F" w:rsidRPr="003D2562" w:rsidRDefault="004C68FC" w:rsidP="0026706F">
+          <w:p w14:paraId="5A342229" w14:textId="2F097CDD" w:rsidR="0026706F" w:rsidRPr="003D2562" w:rsidRDefault="0091482A" w:rsidP="0026706F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2008471348"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Arial Narrow"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0026706F" w:rsidRPr="003D2562">
                   <w:rPr>
@@ -930,51 +928,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Dem ländlichen Charakter angepasste      </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BAFC26A" w14:textId="37E37C44" w:rsidR="00DD624B" w:rsidRPr="003D2562" w:rsidRDefault="0026706F" w:rsidP="0026706F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                   Infrastrukturmaßnahmen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D4B29DB" w14:textId="2CAC7114" w:rsidR="0026706F" w:rsidRPr="003D2562" w:rsidRDefault="004C68FC" w:rsidP="0026706F">
+          <w:p w14:paraId="6D4B29DB" w14:textId="2CAC7114" w:rsidR="0026706F" w:rsidRPr="003D2562" w:rsidRDefault="0091482A" w:rsidP="0026706F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-889725788"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Arial Narrow"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0026706F" w:rsidRPr="003D2562">
                   <w:rPr>
@@ -989,51 +987,51 @@
             <w:r w:rsidR="0026706F" w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziffer </w:t>
             </w:r>
             <w:r w:rsidR="00187E83" w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="0026706F" w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Kleinstunternehmen der Grundversorgung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5577E58D" w14:textId="5FC31081" w:rsidR="00187E83" w:rsidRPr="003D2562" w:rsidRDefault="004C68FC" w:rsidP="0026706F">
+          <w:p w14:paraId="5577E58D" w14:textId="5FC31081" w:rsidR="00187E83" w:rsidRPr="003D2562" w:rsidRDefault="0091482A" w:rsidP="0026706F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1661453495"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Arial Narrow"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0026706F" w:rsidRPr="003D2562">
                   <w:rPr>
@@ -1463,254 +1461,350 @@
           <w:tcPr>
             <w:tcW w:w="2377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7443E03A" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00500033" w:rsidRPr="003D2562" w14:paraId="44A6B296" w14:textId="77777777" w:rsidTr="00500033">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2623" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E850C37" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fördersatz in %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41326057" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00500033" w:rsidRPr="003D2562" w14:paraId="7F039F33" w14:textId="77777777" w:rsidTr="00500033">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2623" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A1DFB2F" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zuschuss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B3A19FB" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00500033" w:rsidRPr="003D2562" w14:paraId="022F2564" w14:textId="77777777" w:rsidTr="00500033">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2623" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48FF72D2" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
+          <w:p w14:paraId="48FF72D2" w14:textId="34524521" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Davon Landes-Anteil</w:t>
+            </w:r>
+            <w:r w:rsidR="00531E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AE4AF8B" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00500033" w:rsidRPr="003D2562" w14:paraId="5FD5EDA6" w14:textId="77777777" w:rsidTr="00500033">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2623" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65BA2227" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
+          <w:p w14:paraId="65BA2227" w14:textId="5332CCDE" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Davon Eigenanteil LAG</w:t>
+            </w:r>
+            <w:r w:rsidR="00531E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30BD0E2F" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FC9F203" w14:textId="77777777" w:rsidR="00D3509E" w:rsidRDefault="000B64BB" w:rsidP="00D3509E">
+    <w:p w14:paraId="6CA06A32" w14:textId="77777777" w:rsidR="00531E0E" w:rsidRDefault="00531E0E" w:rsidP="00D3509E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="003D2562">
+    </w:p>
+    <w:p w14:paraId="099F4C1E" w14:textId="77777777" w:rsidR="00E5082C" w:rsidRDefault="00E5082C" w:rsidP="00D3509E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC9F203" w14:textId="7425992F" w:rsidR="00D3509E" w:rsidRDefault="009D2B1E" w:rsidP="009D2B1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3FC8">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00531E0E" w:rsidRPr="009A3FC8">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die prozentuale Zusammensetzung des Zuschusses </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC54CA">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>aus Landesmitteln und Eigenanteil</w:t>
+      </w:r>
+      <w:r w:rsidR="00484E76">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LAG</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC54CA">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00531E0E" w:rsidRPr="009A3FC8">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>steht bis zum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3FC8">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Abschluss des </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC54CA">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">betreffenden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A3FC8">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Förderjahres unter Vorbehalt.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B64BB" w:rsidRPr="003D2562">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B5D6E6" w14:textId="77777777" w:rsidR="00124C9D" w:rsidRPr="003D2562" w:rsidRDefault="00124C9D" w:rsidP="00FE76ED">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
@@ -1968,51 +2062,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10E570FB" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00500033" w:rsidRPr="003D2562" w14:paraId="7726BB8B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B812C4F" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="00E61ACD" w:rsidRDefault="00500033">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61ACD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Art des Projektträgers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2024,80 +2117,78 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="158DACB1" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00500033" w:rsidRPr="003D2562" w14:paraId="0CEE3FF9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23F5BB02" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D2562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geburtsdatum (nur Privatpersonen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25140AC7" w14:textId="77777777" w:rsidR="00500033" w:rsidRPr="003D2562" w:rsidRDefault="00500033">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00500033" w:rsidRPr="003D2562" w14:paraId="7800D23B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6941,94 +7032,94 @@
     </w:tbl>
     <w:p w14:paraId="3EAC1D24" w14:textId="77777777" w:rsidR="00CA13C7" w:rsidRPr="000673C2" w:rsidRDefault="00CA13C7" w:rsidP="00D75F09">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CA13C7" w:rsidRPr="000673C2">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10BD5FE4" w14:textId="77777777" w:rsidR="00AD7684" w:rsidRDefault="00AD7684" w:rsidP="00CD279D">
+    <w:p w14:paraId="409AF205" w14:textId="77777777" w:rsidR="0091482A" w:rsidRDefault="0091482A" w:rsidP="00CD279D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47E53C7A" w14:textId="77777777" w:rsidR="00AD7684" w:rsidRDefault="00AD7684" w:rsidP="00CD279D">
+    <w:p w14:paraId="1F5B1E80" w14:textId="77777777" w:rsidR="0091482A" w:rsidRDefault="0091482A" w:rsidP="00CD279D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A79B844" w14:textId="77777777" w:rsidR="00AD7684" w:rsidRDefault="00AD7684">
+    <w:p w14:paraId="788CC017" w14:textId="77777777" w:rsidR="0091482A" w:rsidRDefault="0091482A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -7101,71 +7192,71 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="44571AFE" w14:textId="7BB7E1DB" w:rsidR="006C33F1" w:rsidRDefault="006C33F1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74D528DB" w14:textId="77777777" w:rsidR="00AD7684" w:rsidRDefault="00AD7684" w:rsidP="00CD279D">
+    <w:p w14:paraId="2903CF88" w14:textId="77777777" w:rsidR="0091482A" w:rsidRDefault="0091482A" w:rsidP="00CD279D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="390167DD" w14:textId="77777777" w:rsidR="00AD7684" w:rsidRDefault="00AD7684" w:rsidP="00CD279D">
+    <w:p w14:paraId="59E376BF" w14:textId="77777777" w:rsidR="0091482A" w:rsidRDefault="0091482A" w:rsidP="00CD279D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71FBB152" w14:textId="77777777" w:rsidR="00AD7684" w:rsidRDefault="00AD7684">
+    <w:p w14:paraId="2F9AFDAC" w14:textId="77777777" w:rsidR="0091482A" w:rsidRDefault="0091482A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1172D8C6" w14:textId="77777777" w:rsidR="00A1033E" w:rsidRDefault="00A1033E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CD279D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:b/>
@@ -7833,50 +7924,162 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67336FD8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2084E3B4"/>
+    <w:lvl w:ilvl="0" w:tplc="7F8EE470">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E2C2BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59B63112"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7945,51 +8148,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F570F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11EAB1C8"/>
     <w:lvl w:ilvl="0" w:tplc="085880D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -8041,376 +8244,402 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1948540718">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2002153808">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="794493133">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="310522902">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1553810717">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="7412705">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="201597736">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1786734880">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD279D"/>
     <w:rsid w:val="00001197"/>
+    <w:rsid w:val="00003A79"/>
+    <w:rsid w:val="00005D71"/>
     <w:rsid w:val="00007861"/>
     <w:rsid w:val="00011A51"/>
     <w:rsid w:val="00013F4A"/>
     <w:rsid w:val="0001503B"/>
+    <w:rsid w:val="00021AD1"/>
     <w:rsid w:val="00022633"/>
     <w:rsid w:val="000261CC"/>
     <w:rsid w:val="00031EEF"/>
     <w:rsid w:val="000332BF"/>
     <w:rsid w:val="000458D5"/>
     <w:rsid w:val="000606B7"/>
     <w:rsid w:val="00061E2C"/>
     <w:rsid w:val="00064764"/>
     <w:rsid w:val="000662A3"/>
     <w:rsid w:val="000667E8"/>
     <w:rsid w:val="000673C2"/>
     <w:rsid w:val="00071750"/>
     <w:rsid w:val="00077010"/>
     <w:rsid w:val="00080297"/>
     <w:rsid w:val="00086981"/>
+    <w:rsid w:val="000876E1"/>
     <w:rsid w:val="00093182"/>
     <w:rsid w:val="00095661"/>
     <w:rsid w:val="00095D06"/>
     <w:rsid w:val="000960BE"/>
+    <w:rsid w:val="0009617F"/>
+    <w:rsid w:val="000A0EFB"/>
     <w:rsid w:val="000A298E"/>
     <w:rsid w:val="000B4742"/>
+    <w:rsid w:val="000B60B6"/>
     <w:rsid w:val="000B64BB"/>
     <w:rsid w:val="000B6F89"/>
     <w:rsid w:val="000C4418"/>
     <w:rsid w:val="000C531C"/>
     <w:rsid w:val="000C5809"/>
     <w:rsid w:val="000D0B1E"/>
+    <w:rsid w:val="000D0EC2"/>
     <w:rsid w:val="000E43C9"/>
     <w:rsid w:val="000F2B5F"/>
     <w:rsid w:val="00110130"/>
     <w:rsid w:val="001132EF"/>
     <w:rsid w:val="00114C10"/>
     <w:rsid w:val="0011798E"/>
     <w:rsid w:val="00123844"/>
     <w:rsid w:val="00124664"/>
     <w:rsid w:val="00124C9D"/>
     <w:rsid w:val="00125676"/>
     <w:rsid w:val="001264B1"/>
     <w:rsid w:val="001350AF"/>
     <w:rsid w:val="00137B95"/>
     <w:rsid w:val="00144CC4"/>
     <w:rsid w:val="00154CFA"/>
+    <w:rsid w:val="0015506F"/>
     <w:rsid w:val="00157891"/>
     <w:rsid w:val="00160701"/>
+    <w:rsid w:val="00160848"/>
     <w:rsid w:val="001641BE"/>
     <w:rsid w:val="00172141"/>
     <w:rsid w:val="00183345"/>
     <w:rsid w:val="00184966"/>
     <w:rsid w:val="00186289"/>
     <w:rsid w:val="00187E83"/>
     <w:rsid w:val="00194ABC"/>
     <w:rsid w:val="001971A8"/>
     <w:rsid w:val="001B0E3F"/>
     <w:rsid w:val="001B2BCE"/>
     <w:rsid w:val="001B6190"/>
     <w:rsid w:val="001D58E2"/>
     <w:rsid w:val="001D6D3C"/>
     <w:rsid w:val="001E0040"/>
     <w:rsid w:val="001E536E"/>
     <w:rsid w:val="001E5400"/>
     <w:rsid w:val="001E6C2A"/>
     <w:rsid w:val="001E7A44"/>
     <w:rsid w:val="001F1396"/>
     <w:rsid w:val="001F606B"/>
     <w:rsid w:val="001F6CDE"/>
+    <w:rsid w:val="00200318"/>
     <w:rsid w:val="002069D9"/>
     <w:rsid w:val="00211443"/>
     <w:rsid w:val="00211941"/>
     <w:rsid w:val="00211EC2"/>
     <w:rsid w:val="00215F22"/>
     <w:rsid w:val="00227CAC"/>
     <w:rsid w:val="00233B4D"/>
     <w:rsid w:val="0024063A"/>
     <w:rsid w:val="00241559"/>
     <w:rsid w:val="00257E0E"/>
     <w:rsid w:val="00260B56"/>
     <w:rsid w:val="0026706F"/>
     <w:rsid w:val="0027295F"/>
     <w:rsid w:val="0027652E"/>
     <w:rsid w:val="00284707"/>
     <w:rsid w:val="002A07BC"/>
     <w:rsid w:val="002A243B"/>
     <w:rsid w:val="002A4969"/>
+    <w:rsid w:val="002B03B0"/>
     <w:rsid w:val="002B43AE"/>
     <w:rsid w:val="002C2E76"/>
     <w:rsid w:val="002C44F3"/>
     <w:rsid w:val="002C6121"/>
     <w:rsid w:val="002C643F"/>
     <w:rsid w:val="002D3CE6"/>
     <w:rsid w:val="002D4A16"/>
     <w:rsid w:val="002D7092"/>
     <w:rsid w:val="002D7C3B"/>
     <w:rsid w:val="002E47A1"/>
     <w:rsid w:val="002F78BE"/>
+    <w:rsid w:val="00300564"/>
     <w:rsid w:val="0030387E"/>
     <w:rsid w:val="00305448"/>
     <w:rsid w:val="003122EF"/>
     <w:rsid w:val="003220E0"/>
     <w:rsid w:val="00323AA4"/>
     <w:rsid w:val="00323F18"/>
     <w:rsid w:val="003303C3"/>
     <w:rsid w:val="003321D5"/>
     <w:rsid w:val="00337089"/>
     <w:rsid w:val="00337A95"/>
     <w:rsid w:val="00344B44"/>
     <w:rsid w:val="00354DCC"/>
     <w:rsid w:val="00357E06"/>
     <w:rsid w:val="00360431"/>
     <w:rsid w:val="00367BC9"/>
+    <w:rsid w:val="00377DAB"/>
     <w:rsid w:val="00384EA8"/>
     <w:rsid w:val="00391B5C"/>
     <w:rsid w:val="003927C4"/>
     <w:rsid w:val="00393AC3"/>
     <w:rsid w:val="00395770"/>
     <w:rsid w:val="003C6696"/>
     <w:rsid w:val="003D2562"/>
     <w:rsid w:val="003E1775"/>
     <w:rsid w:val="003E2799"/>
     <w:rsid w:val="003E511B"/>
     <w:rsid w:val="003E5198"/>
     <w:rsid w:val="003E613A"/>
     <w:rsid w:val="003F17BB"/>
     <w:rsid w:val="003F364C"/>
     <w:rsid w:val="003F4CAA"/>
     <w:rsid w:val="003F5E31"/>
     <w:rsid w:val="00400517"/>
     <w:rsid w:val="0041346F"/>
     <w:rsid w:val="00413846"/>
+    <w:rsid w:val="00416A44"/>
     <w:rsid w:val="00416EE1"/>
     <w:rsid w:val="00420FC3"/>
     <w:rsid w:val="00422D78"/>
+    <w:rsid w:val="004255F5"/>
     <w:rsid w:val="00434E7F"/>
     <w:rsid w:val="00434F7A"/>
     <w:rsid w:val="00463A68"/>
     <w:rsid w:val="00464139"/>
     <w:rsid w:val="004655EB"/>
     <w:rsid w:val="004708C0"/>
     <w:rsid w:val="00484BC7"/>
+    <w:rsid w:val="00484E76"/>
     <w:rsid w:val="004A4048"/>
     <w:rsid w:val="004B525C"/>
     <w:rsid w:val="004B5721"/>
     <w:rsid w:val="004C669C"/>
     <w:rsid w:val="004C683C"/>
     <w:rsid w:val="004D6DAA"/>
     <w:rsid w:val="004F3C37"/>
     <w:rsid w:val="004F7190"/>
     <w:rsid w:val="00500033"/>
     <w:rsid w:val="005028B4"/>
     <w:rsid w:val="00503AE8"/>
     <w:rsid w:val="00522B1B"/>
+    <w:rsid w:val="00531E0E"/>
     <w:rsid w:val="0053558B"/>
     <w:rsid w:val="005467E3"/>
     <w:rsid w:val="0055060C"/>
     <w:rsid w:val="005536BD"/>
     <w:rsid w:val="00555115"/>
     <w:rsid w:val="005657B8"/>
     <w:rsid w:val="005711DE"/>
     <w:rsid w:val="0057302B"/>
     <w:rsid w:val="005742CF"/>
     <w:rsid w:val="00580E21"/>
     <w:rsid w:val="00581680"/>
     <w:rsid w:val="00583D18"/>
     <w:rsid w:val="00586616"/>
     <w:rsid w:val="005925A3"/>
     <w:rsid w:val="005A141E"/>
     <w:rsid w:val="005A3814"/>
     <w:rsid w:val="005A3BE5"/>
     <w:rsid w:val="005B681D"/>
     <w:rsid w:val="005B76BE"/>
     <w:rsid w:val="005B79B3"/>
     <w:rsid w:val="005C48FB"/>
     <w:rsid w:val="005C7090"/>
     <w:rsid w:val="005D034D"/>
     <w:rsid w:val="005D1940"/>
     <w:rsid w:val="005D439D"/>
     <w:rsid w:val="005F02F8"/>
     <w:rsid w:val="005F1634"/>
     <w:rsid w:val="005F3F8A"/>
     <w:rsid w:val="005F74DC"/>
     <w:rsid w:val="00601164"/>
     <w:rsid w:val="0060343D"/>
     <w:rsid w:val="006060FA"/>
     <w:rsid w:val="006106C0"/>
     <w:rsid w:val="00610E87"/>
+    <w:rsid w:val="00615240"/>
     <w:rsid w:val="00616884"/>
     <w:rsid w:val="00624A79"/>
     <w:rsid w:val="00624D12"/>
     <w:rsid w:val="00632718"/>
     <w:rsid w:val="00637314"/>
     <w:rsid w:val="00641B88"/>
     <w:rsid w:val="006537B5"/>
     <w:rsid w:val="0065491F"/>
     <w:rsid w:val="00670E9B"/>
     <w:rsid w:val="006740D1"/>
     <w:rsid w:val="00685E4A"/>
     <w:rsid w:val="006869F1"/>
     <w:rsid w:val="006A0054"/>
     <w:rsid w:val="006C33F1"/>
     <w:rsid w:val="006C5750"/>
     <w:rsid w:val="006C5D71"/>
     <w:rsid w:val="006D3905"/>
     <w:rsid w:val="006E1A4B"/>
     <w:rsid w:val="006F6ED7"/>
     <w:rsid w:val="0070319E"/>
     <w:rsid w:val="00710568"/>
     <w:rsid w:val="0072374F"/>
     <w:rsid w:val="00727452"/>
     <w:rsid w:val="00730455"/>
     <w:rsid w:val="00733F3F"/>
     <w:rsid w:val="007431BF"/>
     <w:rsid w:val="007458D7"/>
     <w:rsid w:val="007551FB"/>
     <w:rsid w:val="007567CC"/>
     <w:rsid w:val="00757DD5"/>
     <w:rsid w:val="00781916"/>
     <w:rsid w:val="00782E05"/>
     <w:rsid w:val="007A060E"/>
+    <w:rsid w:val="007A5FCF"/>
     <w:rsid w:val="007A70B0"/>
     <w:rsid w:val="007B01D0"/>
     <w:rsid w:val="007B1D18"/>
     <w:rsid w:val="007B6546"/>
     <w:rsid w:val="007B7129"/>
     <w:rsid w:val="007C56BF"/>
     <w:rsid w:val="007C7895"/>
     <w:rsid w:val="007D40B7"/>
     <w:rsid w:val="007E0A98"/>
     <w:rsid w:val="007F2214"/>
     <w:rsid w:val="007F4F87"/>
     <w:rsid w:val="0080669E"/>
     <w:rsid w:val="00807460"/>
     <w:rsid w:val="00810F13"/>
     <w:rsid w:val="0082565F"/>
     <w:rsid w:val="008335DA"/>
     <w:rsid w:val="00835208"/>
     <w:rsid w:val="008422D6"/>
     <w:rsid w:val="00845B4C"/>
     <w:rsid w:val="00847E0A"/>
     <w:rsid w:val="00850660"/>
     <w:rsid w:val="00852FC9"/>
     <w:rsid w:val="00853F4D"/>
     <w:rsid w:val="008625D7"/>
     <w:rsid w:val="008741F1"/>
     <w:rsid w:val="0088014A"/>
     <w:rsid w:val="008816DC"/>
     <w:rsid w:val="0089341C"/>
     <w:rsid w:val="008A04A6"/>
     <w:rsid w:val="008A713B"/>
     <w:rsid w:val="008B3B72"/>
     <w:rsid w:val="008B3F91"/>
     <w:rsid w:val="008C50E2"/>
     <w:rsid w:val="008D21CE"/>
     <w:rsid w:val="008D6EAF"/>
     <w:rsid w:val="008E1906"/>
     <w:rsid w:val="008E27C5"/>
     <w:rsid w:val="008E4BFA"/>
     <w:rsid w:val="008F2714"/>
+    <w:rsid w:val="0091482A"/>
     <w:rsid w:val="00925022"/>
     <w:rsid w:val="009325EE"/>
     <w:rsid w:val="0093646C"/>
     <w:rsid w:val="0094044D"/>
     <w:rsid w:val="00941568"/>
     <w:rsid w:val="0094709D"/>
     <w:rsid w:val="009654C7"/>
     <w:rsid w:val="00965EA9"/>
     <w:rsid w:val="009732CB"/>
     <w:rsid w:val="00997E90"/>
     <w:rsid w:val="009A057E"/>
     <w:rsid w:val="009A101F"/>
+    <w:rsid w:val="009A3FC8"/>
     <w:rsid w:val="009A4F26"/>
     <w:rsid w:val="009A6964"/>
     <w:rsid w:val="009C374B"/>
     <w:rsid w:val="009C6E66"/>
+    <w:rsid w:val="009D2B1E"/>
     <w:rsid w:val="009D4057"/>
     <w:rsid w:val="009E7A49"/>
     <w:rsid w:val="009F2A5E"/>
     <w:rsid w:val="00A1033E"/>
     <w:rsid w:val="00A12854"/>
     <w:rsid w:val="00A129E4"/>
     <w:rsid w:val="00A13D43"/>
     <w:rsid w:val="00A216C9"/>
     <w:rsid w:val="00A232CD"/>
     <w:rsid w:val="00A253D7"/>
     <w:rsid w:val="00A33267"/>
     <w:rsid w:val="00A332BA"/>
     <w:rsid w:val="00A33853"/>
     <w:rsid w:val="00A35801"/>
     <w:rsid w:val="00A4276A"/>
     <w:rsid w:val="00A500D8"/>
     <w:rsid w:val="00A53B48"/>
     <w:rsid w:val="00A54002"/>
     <w:rsid w:val="00A576DC"/>
     <w:rsid w:val="00A61FF4"/>
     <w:rsid w:val="00A66DCD"/>
     <w:rsid w:val="00A70495"/>
     <w:rsid w:val="00A74818"/>
     <w:rsid w:val="00A765F4"/>
     <w:rsid w:val="00A81F09"/>
@@ -8467,102 +8696,105 @@
     <w:rsid w:val="00C23149"/>
     <w:rsid w:val="00C31677"/>
     <w:rsid w:val="00C34910"/>
     <w:rsid w:val="00C36D74"/>
     <w:rsid w:val="00C43689"/>
     <w:rsid w:val="00C468F0"/>
     <w:rsid w:val="00C4716B"/>
     <w:rsid w:val="00C47803"/>
     <w:rsid w:val="00C55BEF"/>
     <w:rsid w:val="00C56518"/>
     <w:rsid w:val="00C574D0"/>
     <w:rsid w:val="00C626AD"/>
     <w:rsid w:val="00C642C5"/>
     <w:rsid w:val="00C71F0B"/>
     <w:rsid w:val="00C75DBE"/>
     <w:rsid w:val="00C82BCE"/>
     <w:rsid w:val="00C85229"/>
     <w:rsid w:val="00C853BE"/>
     <w:rsid w:val="00C860CE"/>
     <w:rsid w:val="00C87277"/>
     <w:rsid w:val="00C922E4"/>
     <w:rsid w:val="00C92662"/>
     <w:rsid w:val="00CA11D3"/>
     <w:rsid w:val="00CA13C7"/>
     <w:rsid w:val="00CB5922"/>
+    <w:rsid w:val="00CC54CA"/>
     <w:rsid w:val="00CD1D4A"/>
     <w:rsid w:val="00CD279D"/>
     <w:rsid w:val="00CD3747"/>
     <w:rsid w:val="00CD40EA"/>
     <w:rsid w:val="00CD462A"/>
     <w:rsid w:val="00CD57C6"/>
     <w:rsid w:val="00CD7F9D"/>
     <w:rsid w:val="00CE7102"/>
     <w:rsid w:val="00D009A6"/>
     <w:rsid w:val="00D11147"/>
     <w:rsid w:val="00D22F78"/>
     <w:rsid w:val="00D23101"/>
     <w:rsid w:val="00D332ED"/>
     <w:rsid w:val="00D3509E"/>
     <w:rsid w:val="00D4491F"/>
     <w:rsid w:val="00D477EF"/>
     <w:rsid w:val="00D52B44"/>
     <w:rsid w:val="00D556CE"/>
     <w:rsid w:val="00D57B15"/>
     <w:rsid w:val="00D60700"/>
     <w:rsid w:val="00D60BCD"/>
     <w:rsid w:val="00D62D79"/>
     <w:rsid w:val="00D63F7B"/>
     <w:rsid w:val="00D75F09"/>
     <w:rsid w:val="00D82F9F"/>
     <w:rsid w:val="00D870F6"/>
     <w:rsid w:val="00D87C2C"/>
     <w:rsid w:val="00D93354"/>
     <w:rsid w:val="00D95237"/>
     <w:rsid w:val="00DA4CBF"/>
     <w:rsid w:val="00DA4E52"/>
+    <w:rsid w:val="00DB4F00"/>
     <w:rsid w:val="00DB7321"/>
     <w:rsid w:val="00DC0302"/>
     <w:rsid w:val="00DC5920"/>
     <w:rsid w:val="00DD5D3E"/>
     <w:rsid w:val="00DD624B"/>
     <w:rsid w:val="00DE1195"/>
     <w:rsid w:val="00DF1099"/>
     <w:rsid w:val="00DF2351"/>
     <w:rsid w:val="00DF3756"/>
     <w:rsid w:val="00DF4C47"/>
     <w:rsid w:val="00E1438D"/>
     <w:rsid w:val="00E14E56"/>
     <w:rsid w:val="00E24C70"/>
     <w:rsid w:val="00E26329"/>
     <w:rsid w:val="00E26C5D"/>
     <w:rsid w:val="00E30AF8"/>
     <w:rsid w:val="00E33952"/>
     <w:rsid w:val="00E36C45"/>
     <w:rsid w:val="00E42988"/>
     <w:rsid w:val="00E43111"/>
     <w:rsid w:val="00E469BB"/>
+    <w:rsid w:val="00E5082C"/>
     <w:rsid w:val="00E51758"/>
     <w:rsid w:val="00E546E4"/>
     <w:rsid w:val="00E61ACD"/>
     <w:rsid w:val="00E62180"/>
     <w:rsid w:val="00E6402A"/>
     <w:rsid w:val="00E75E5B"/>
     <w:rsid w:val="00E815CF"/>
     <w:rsid w:val="00E865AE"/>
     <w:rsid w:val="00E87300"/>
     <w:rsid w:val="00E90D87"/>
     <w:rsid w:val="00E92AF5"/>
     <w:rsid w:val="00E9652D"/>
     <w:rsid w:val="00EA3376"/>
     <w:rsid w:val="00EA3F2F"/>
     <w:rsid w:val="00EA4E9A"/>
     <w:rsid w:val="00EA7A5A"/>
     <w:rsid w:val="00EC6580"/>
     <w:rsid w:val="00ED1930"/>
     <w:rsid w:val="00EF1D91"/>
     <w:rsid w:val="00EF40A9"/>
     <w:rsid w:val="00F02E45"/>
     <w:rsid w:val="00F06288"/>
     <w:rsid w:val="00F07EF4"/>
     <w:rsid w:val="00F27A6E"/>
     <w:rsid w:val="00F30EDA"/>
@@ -8590,51 +8822,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FAD58E3"/>
-  <w15:docId w15:val="{95E3F27E-F086-42C2-8330-28AC1B6B71AC}"/>
+  <w15:docId w15:val="{395E77E9-AB33-476F-9B0D-07518F09E6F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9647,81 +9879,73 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="91ec526d-b1a2-4126-a86a-73df9e7f54ec">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0d990146-acfb-4706-9598-30aa1beafa96" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91ec526d-b1a2-4126-a86a-73df9e7f54ec" xmlns:ns3="0d990146-acfb-4706-9598-30aa1beafa96" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e9c29f3fe895f1083764d07161786b5" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101001971CF115A000C47BF38D846441E914E" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="01291d3c85645af55eb0b1c097537906">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91ec526d-b1a2-4126-a86a-73df9e7f54ec" xmlns:ns3="0d990146-acfb-4706-9598-30aa1beafa96" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4109f24176c13d30adb6fb710956fbf" ns2:_="" ns3:_="">
     <xsd:import namespace="91ec526d-b1a2-4126-a86a-73df9e7f54ec"/>
     <xsd:import namespace="0d990146-acfb-4706-9598-30aa1beafa96"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91ec526d-b1a2-4126-a86a-73df9e7f54ec" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -9745,50 +9969,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2298ca58-9806-42fc-b75c-fd1669066cea" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0d990146-acfb-4706-9598-30aa1beafa96" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4bafc4d9-3cae-41e1-92d2-edbec3427db6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0d990146-acfb-4706-9598-30aa1beafa96">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -9862,130 +10091,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BA85534-B413-41B2-A5BE-D4AE08D1D2A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="91ec526d-b1a2-4126-a86a-73df9e7f54ec"/>
     <ds:schemaRef ds:uri="0d990146-acfb-4706-9598-30aa1beafa96"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DAA62C3-2D54-4CF5-94AB-38D52E184510}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{561CF5D7-5591-4978-A3D9-03EAE170491D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCF121B9-ACB6-4C27-85C5-B1494A9B98A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="91ec526d-b1a2-4126-a86a-73df9e7f54ec"/>
     <ds:schemaRef ds:uri="0d990146-acfb-4706-9598-30aa1beafa96"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DAA62C3-2D54-4CF5-94AB-38D52E184510}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{776030F4-0E43-48F3-8D74-1A198E02F853}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1013</Words>
-  <Characters>5775</Characters>
+  <Words>1037</Words>
+  <Characters>5911</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>48</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>LGL</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6775</CharactersWithSpaces>
+  <CharactersWithSpaces>6935</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>1507329</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.leader-mittelbaden.de/ziele-des-regionalen-entwicklungskonzepts-rek-2023/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5242963</vt:i4>
       </vt:variant>
       <vt:variant>